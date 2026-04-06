--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Tortosa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Praticien de l'aménagement du territoire depuis 2010 et membre associé au Laboratoire de Recherches Sociétés & Humanités (LARSH), de l’Université Polytechnique Hauts-de-France, depuis 2020, mes recherches portent principalement sur les enjeux de l'aménagement urbain en matière de transition écomobile, c'est-à-dire le passage d'une approche automobile de l'espace public à une approche ouverte à tous les modes de transport, avec la Scandinavie, et notamment la Norvège, comme terrains d'études privilégiés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stationnement et la faible hégémonie automobile des villes norvégiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité urbaine et transition écomobile dans les villes de Norvège : Oslo et Tromsø</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2024 (21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réussite des mesures de restriction automobile dans les villes norvégiennes, résultat d’une convergence nationale imposée et cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février (1), pp.59-81. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Norvège, des grands ensembles attentifs aux enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.1881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain de Tromsø, l’urbanisme durable à l’épreuve de la périphéricité arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The setting-up of a car-less city centre in Oslo: a genuine automotive restriction policy, or a mere redevelopment of the public space following the removal of motorised traffic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°127, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.127.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement d’un centre-ville sans voiture à Oslo : véritable politique de restriction automobile ou simple requalification de l’espace public consécutif à l’effacement du trafic motorisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 127 (1), pp.48-64. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.127.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement d’un centre-ville sans voiture à Oslo, ou l’européanisation de la capitale norvégienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.2259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drabantbyene, un modèle urbain norvégien durable avant l’heure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l’Association pour les Études Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons (UMONS), Faculté de traduction et d’interprétation (FTI-EII), May 2025, Mons, Belgique, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stationnement, un outil au service d'une politique de restriction automobile assumée dans les villes Norvégiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales du Management de la Mobilité 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA; ADEME; CNFPT, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique française de mobilité urbaine durable à la lumière des mesures de restriction automobile norvégiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres Nationales du Management de la Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tromsø, capitale et métropole de l'Arctique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tromsø, l’urbanisme durable à l’épreuve de l’Arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association Pour les Etudes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oslo, du plus grand carrefour routier de Norvège à la ville sans voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie des villes norvégiennes, l’expression physique d’un imaginaire national particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème congrès de l'Association pour les Etudes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques spatiales de maîtrise de la demande de mobilité : l’exemple de la Norvège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées Nationales du Management de la Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle nordique de développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité urbaine et transition écomobile dans les villes de Norvège : Oslo et Tromso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Polytechnique Hauts-de-France, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPHF0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03236692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité périphérique nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage polaire austral norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage polaire boréal norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rugosité du territoire norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Tortosa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Praticien de l'aménagement du territoire depuis 2010 et membre associé au Laboratoire de Recherches Sociétés & Humanités (LARSH), de l’Université Polytechnique Hauts-de-France, depuis 2020, mes recherches portent principalement sur les enjeux de l'aménagement urbain en matière de transition écomobile, c'est-à-dire le passage d'une approche automobile de l'espace public à une approche ouverte à tous les modes de transport, avec la Scandinavie, et notamment la Norvège, comme terrains d'études privilégiés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stationnement et la faible hégémonie automobile des villes norvégiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité urbaine et transition écomobile dans les villes de Norvège : Oslo et Tromsø</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2024 (21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réussite des mesures de restriction automobile dans les villes norvégiennes, résultat d’une convergence nationale imposée et cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février (1), pp.59-81. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Norvège, des grands ensembles attentifs aux enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.1881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain de Tromsø, l’urbanisme durable à l’épreuve de la périphéricité arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement d’un centre-ville sans voiture à Oslo : véritable politique de restriction automobile ou simple requalification de l’espace public consécutif à l’effacement du trafic motorisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 127 (1), pp.48-64. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.127.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The setting-up of a car-less city centre in Oslo: a genuine automotive restriction policy, or a mere redevelopment of the public space following the removal of motorised traffic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°127, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.127.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement d’un centre-ville sans voiture à Oslo, ou l’européanisation de la capitale norvégienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.2259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drabantbyene, un modèle urbain norvégien durable avant l’heure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l’Association pour les Études Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons (UMONS), Faculté de traduction et d’interprétation (FTI-EII), May 2025, Mons, Belgique, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stationnement, un outil au service d'une politique de restriction automobile assumée dans les villes Norvégiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales du Management de la Mobilité 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA; ADEME; CNFPT, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique française de mobilité urbaine durable à la lumière des mesures de restriction automobile norvégiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres Nationales du Management de la Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tromsø, capitale et métropole de l'Arctique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tromsø, l’urbanisme durable à l’épreuve de l’Arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association Pour les Etudes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oslo, du plus grand carrefour routier de Norvège à la ville sans voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie des villes norvégiennes, l’expression physique d’un imaginaire national particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème congrès de l'Association pour les Etudes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle nordique de développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques spatiales de maîtrise de la demande de mobilité : l’exemple de la Norvège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées Nationales du Management de la Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité urbaine et transition écomobile dans les villes de Norvège : Oslo et Tromso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Polytechnique Hauts-de-France, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPHF0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03236692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité périphérique nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage polaire austral norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage polaire boréal norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rugosité du territoire norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tortosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1881" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03236692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPHF0026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648016v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648864v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648860v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648869v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tortosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1881" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03236692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPHF0026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648016v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648864v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648860v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648869v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>