--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Tortosa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Praticien de l'aménagement du territoire depuis 2010 et membre associé au Laboratoire de Recherches Sociétés & Humanités (LARSH), de l’Université Polytechnique Hauts-de-France, depuis 2020, mes recherches portent principalement sur les enjeux de l'aménagement urbain en matière de transition écomobile, c'est-à-dire le passage d'une approche automobile de l'espace public à une approche ouverte à tous les modes de transport, avec la Scandinavie, et notamment la Norvège, comme terrains d'études privilégiés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stationnement et la faible hégémonie automobile des villes norvégiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité urbaine et transition écomobile dans les villes de Norvège : Oslo et Tromsø</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2024 (21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réussite des mesures de restriction automobile dans les villes norvégiennes, résultat d’une convergence nationale imposée et cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février (1), pp.59-81. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Norvège, des grands ensembles attentifs aux enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.1881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain de Tromsø, l’urbanisme durable à l’épreuve de la périphéricité arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement d’un centre-ville sans voiture à Oslo : véritable politique de restriction automobile ou simple requalification de l’espace public consécutif à l’effacement du trafic motorisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 127 (1), pp.48-64. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.127.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The setting-up of a car-less city centre in Oslo: a genuine automotive restriction policy, or a mere redevelopment of the public space following the removal of motorised traffic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°127, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.127.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement d’un centre-ville sans voiture à Oslo, ou l’européanisation de la capitale norvégienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.2259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drabantbyene, un modèle urbain norvégien durable avant l’heure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l’Association pour les Études Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons (UMONS), Faculté de traduction et d’interprétation (FTI-EII), May 2025, Mons, Belgique, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stationnement, un outil au service d'une politique de restriction automobile assumée dans les villes Norvégiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales du Management de la Mobilité 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA; ADEME; CNFPT, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique française de mobilité urbaine durable à la lumière des mesures de restriction automobile norvégiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres Nationales du Management de la Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tromsø, capitale et métropole de l'Arctique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tromsø, l’urbanisme durable à l’épreuve de l’Arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association Pour les Etudes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oslo, du plus grand carrefour routier de Norvège à la ville sans voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie des villes norvégiennes, l’expression physique d’un imaginaire national particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème congrès de l'Association pour les Etudes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle nordique de développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques spatiales de maîtrise de la demande de mobilité : l’exemple de la Norvège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées Nationales du Management de la Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité urbaine et transition écomobile dans les villes de Norvège : Oslo et Tromso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Polytechnique Hauts-de-France, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPHF0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03236692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité périphérique nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage polaire austral norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage polaire boréal norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rugosité du territoire norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégoire Tortosa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Praticien de l'aménagement du territoire depuis 2010 et membre associé au Laboratoire de Recherches Sociétés & Humanités (LARSH), de l’Université Polytechnique Hauts-de-France, depuis 2020, mes recherches portent principalement sur les enjeux de l'aménagement urbain en matière de transition écomobile, c'est-à-dire le passage d'une approche automobile de l'espace public à une approche ouverte à tous les modes de transport, avec la Scandinavie, et notamment la Norvège, comme terrains d'études privilégiés.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stationnement et la faible hégémonie automobile des villes norvégiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports urbains : mobilité, réseaux, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité urbaine et transition écomobile dans les villes de Norvège : Oslo et Tromsø</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géotransports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 2024 (21)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réussite des mesures de restriction automobile dans les villes norvégiennes, résultat d’une convergence nationale imposée et cohérente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Février (1), pp.59-81. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.231.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Norvège, des grands ensembles attentifs aux enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.1881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le péage urbain de Tromsø, l’urbanisme durable à l’épreuve de la périphéricité arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The setting-up of a car-less city centre in Oslo: a genuine automotive restriction policy, or a mere redevelopment of the public space following the removal of motorised traffic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°127, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.127.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aménagement d’un centre-ville sans voiture à Oslo : véritable politique de restriction automobile ou simple requalification de l’espace public consécutif à l’effacement du trafic motorisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 127 (1), pp.48-64. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.127.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’établissement d’un centre-ville sans voiture à Oslo, ou l’européanisation de la capitale norvégienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.2259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drabantbyene, un modèle urbain norvégien durable avant l’heure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l’Association pour les Études Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Mons (UMONS), Faculté de traduction et d’interprétation (FTI-EII), May 2025, Mons, Belgique, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stationnement, un outil au service d'une politique de restriction automobile assumée dans les villes Norvégiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales du Management de la Mobilité 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREMA; ADEME; CNFPT, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique française de mobilité urbaine durable à la lumière des mesures de restriction automobile norvégiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvièmes Rencontres Nationales du Management de la Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tromsø, capitale et métropole de l'Arctique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur l'Arctique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tromsø, l’urbanisme durable à l’épreuve de l’Arctique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association Pour les Etudes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oslo, du plus grand carrefour routier de Norvège à la ville sans voiture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La morphologie des villes norvégiennes, l’expression physique d’un imaginaire national particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIème congrès de l'Association pour les Etudes Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques spatiales de maîtrise de la demande de mobilité : l’exemple de la Norvège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées Nationales du Management de la Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle nordique de développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité urbaine et transition écomobile dans les villes de Norvège : Oslo et Tromso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Polytechnique Hauts-de-France, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020UPHF0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03236692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité périphérique nordique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage polaire boréal norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648860v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rugosité du territoire norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage polaire austral norvégien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tortosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648864v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tortosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1881" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213279v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03236692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPHF0026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648016v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648864v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648860v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648869v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033010v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tortosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1881" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174854v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40516" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.127.0048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646883v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2259" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03236692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPHF0026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648016v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648860v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648869v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648864v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>