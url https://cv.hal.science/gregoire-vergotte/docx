--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -286,51 +286,51 @@
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 22, pp.article number 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12993-026-00320-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1650,277 +1650,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Critical Force Based on Time-Domain Near Infrared Spectroscopy and Electromyography With Explainable Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Réveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Besson</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOTT 2025 - annual meeting of the International Society on Oxygen Transport to Tissue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229290v1</w:t>
+                <w:t xml:space="preserve">hal-05326384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interbrain synchrony trajectories during teamwork</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of Critical Force Based on Time-Domain Near Infrared Spectroscopy and Electromyography With Explainable Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Lacerenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMD 2025 - Team and Multi-Agent Dynamics in Digital and Physical Realities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISOTT 2025 - annual meeting of the International Society on Oxygen Transport to Tissue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326384v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI can fool us humans, but not at the psycho-physiological level: a hyperscanning and physiological synchrony study</w:t>
               </w:r>
@@ -2159,519 +2159,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity during eccentric and concentric motor task: different organization of the attention network</w:t>
+                <w:t xml:space="preserve">Greater mental demand during eccentric compared to concentric cycling is associated with different prefrontal and parietal cortical responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaic Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pageaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davy Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Italian-French workshop on "Cerebral oximetry and functional near infrared spectroscopy (fNIRS)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782494v1</w:t>
+                <w:t xml:space="preserve">hal-03782487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greater mental demand during eccentric compared to concentric cycling is associated with different prefrontal and parietal cortical responses</w:t>
+                <w:t xml:space="preserve">Functional connectivity during eccentric and concentric motor task: different organization of the attention network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaic Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Italian-French workshop on "Cerebral oximetry and functional near infrared spectroscopy (fNIRS)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782487v1</w:t>
+                <w:t xml:space="preserve">hal-03782494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor adaptation: bridging the gap between brain networks dynamics and behavioral variability</w:t>
+                <w:t xml:space="preserve">La spectroscopie proche infra-rouge (Symposium thématique : Apport de la neuroimagerie cérébrale dans les sciences du mouvement humain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjerstin Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kjerstin Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th French community for functional Near-Infrared Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782447v1</w:t>
+                <w:t xml:space="preserve">hal-03782467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectroscopie proche infra-rouge (Symposium thématique : Apport de la neuroimagerie cérébrale dans les sciences du mouvement humain)</w:t>
+                <w:t xml:space="preserve">Sensorimotor adaptation: bridging the gap between brain networks dynamics and behavioral variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthuraman Muthuraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjerstin Torre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">4th French community for functional Near-Infrared Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782467v1</w:t>
+                <w:t xml:space="preserve">hal-03782447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptabilité ou adaptation ? De la variabilité sensorimotrice aux patterns d'activation corticales</w:t>
               </w:r>
@@ -3248,51 +3248,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greater prefrontal and parietal activity during eccentric versus concentric cycling</w:t>
+                <w:t xml:space="preserve">Different brain functional organization during eccentric compared to concentric cycling: a mental demand hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaic Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
@@ -3327,97 +3327,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de Physiologie et de Biologie Intégrative de la Société de Physiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782287v1</w:t>
+                <w:t xml:space="preserve">hal-03782308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different brain functional organization during eccentric compared to concentric cycling: a mental demand hypotheses</w:t>
+                <w:t xml:space="preserve">Greater prefrontal and parietal activity during eccentric versus concentric cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaic Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
@@ -3452,73 +3452,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Congrès de Physiologie et de Biologie Intégrative de la Société de Physiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782308v1</w:t>
+                <w:t xml:space="preserve">hal-03782287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in hemodynamic responses during movements of the upper extremities in the acute phase after stroke: A fNIRS study</w:t>
               </w:r>
@@ -3733,51 +3733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor transcranial direct current stimulation (tDCS) effects on directed functional connectivity in the motor network derived from resting state fNIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Vergotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makii Muthalib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4226,51 +4226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03782172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-026-00320-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05380178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P Gutknecht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez-Figueres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0468" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05271769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsaf081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Borot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04440925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02634805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-180877" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8050075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Chaitanya Chirumamilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rauf Anwar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Groppa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.005326" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muthalib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.01.186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuraman Muthuraman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lacerenza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Drougard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Somon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9658814" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Somon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P. Carvalho Chanel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782447v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04699833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yi Duleme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03782172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vergotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie R&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12993-026-00320-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05380178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre P Gutknecht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gonzalez-Figueres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Belda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2024-0468" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05271769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsaf081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naic Borot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04440925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02634805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delorme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-180877" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci8050075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjerstin Torre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Chaitanya Chirumamilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rauf Anwar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Groppa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.8.005326" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muthalib" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.01.186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782146v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuraman Muthuraman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05326384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lacerenza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dehais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Drougard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferraro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Somon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9658814" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782502v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ferraro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Somon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P. Carvalho Chanel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782487v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782494v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782447v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05167612v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04699833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;yi Duleme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makii Muthalib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>