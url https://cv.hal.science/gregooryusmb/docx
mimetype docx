--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,22629 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...22577 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gregory CHATEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregooryusmb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8814-812X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166771279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=odNKX_8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de Conférences HDR en Chimie Verte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire EDYTEM</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is green chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Agustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508-509, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Polyphenols and Anthocyanins From Apple Pomace With Natural Deep Eutectic Solvents: Evaluation of Their Antioxidant and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Fourreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (1), pp.8483951. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/jfbc/8483951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of free and derivative terpenoids and sterols in spent coffee grounds by two-dimensional liquid chromatography - supercritical fluid chromatography coupled to high-resolution mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Caño-Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Batteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenida Gilbert-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan García-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 488, pp.144853. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste Management of Apple Pomace: Extraction of Antimicrobial Molecules Using Green Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cravotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-024-02432-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive comparative study of ultrasound-alkaline and thermal-alkaline hydrolysis of duck feather</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidal del Valle Raydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Habenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 467, pp.142927. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2024.142927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and Evaluation of Dermo-Cosmetic Activities of the Invasive Plant Species Polygonum cuspidatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Quinty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and anti-lipase capacities from the extracts obtained from two invasive plants: Ambrosia artemisiifolia and Solidago canadensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Quinty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55, pp.103069. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbio.2023.103069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutraceutical Capacities of Extracts from the Invasive Plants Ambrosia Artemisiifolia and Solidago Canadensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Quinty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Nasreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4447346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Carbon Dioxide in Presence of Water for the Valorization of Spent Coffee Grounds: Optimization by Response Surface Methodology and Investigation of Caffeine Extraction Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vandeponseele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (24), pp.4089. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11244089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonochimie, un domaine d’innovation sous-exploité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (103), pp.48-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.103.0048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative cleavage of cycloalkenes using hydrogen peroxide and a tungsten-based catalyst: towards a complete mechanistic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NJ03592K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Influential Parameters of the Caffeine Extraction from Spent Coffee Grounds: From Brewing Coffee Method to the Waste Treatment Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vandeponseele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.335-350. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cleantechnol3020019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound for Drug Synthesis: A Green Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemists around the World, Take Your Part in the Circular Economy!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (44), pp.9665-9673. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202002327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound and microwave irradiation: contributions of alternative physicochemical activation methods to Green Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajender S. Varma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9GC02534K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative cyclization of linoleic acid in the presence of hydrogen peroxide and phosphotungstic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Araji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Oliveira Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 493, pp.111084. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcat.2020.111084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Forces as a Synthetic Tool for Zero- and One-Dimensional Titanium Oxide-Based Nano-photocatalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios A Giannakoudakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Colmenares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41061-019-0262-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcritical water and supercritical carbon dioxide: efficient and selective eco-compatible solvents for coffee and coffee by-products valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vandeponseele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.8544-8571. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0GC03146A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticultural wood waste as a source of polyphenols of interest: Opportunities and perspectives through conventional and emerging extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.782-794. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2019.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and the Circular Economy : a need for a multi-actors and pluridisciplinary approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemViews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chemv.202000088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent trends in the development of sustainable catalytic systems for the oxidative cleavage of cycloalkenes by hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (19), pp.5256-5278. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CY01269A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemistry in nanocatalysis: The use of ultrasound from the catalyst synthesis to the catalytic reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ultrasound on the Green Selective Oxidation of Benzyl Alcohol to Benzaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (22), pp.4157. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24224157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation chimique et économique des renouées asiatiques : quelle stratégie pour une gestion durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.1.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">trans -Resveratrol and trans -ε-Viniferin in Grape Canes and Stocks Originating from Savoie Mont Blanc Vineyard Region: Pre-extraction Parameters for Improved Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.8310-8316. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b06723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency ultrasound as a tool for elucidating mechanistic elements of cis-cyclooctene epoxidation with aqueous hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (120-125), pp.120 - 125. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2018.12.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalyst-free synthesis of alkylpolyglycosides induced by high-frequency ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Amaniampong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ortiz Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José García fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (16), pp.2673 - 2676. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201801137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How sonochemistry contributes to green chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40, pp.117-122. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of maleic and fumaric acids from furfural in the presence of betaine hydrochloride and hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Araji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désix Diane Madjinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.98-101. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6gc02620f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonocatalysis: a potential sustainable pathway for the valorization of lignocellulosic biomass and derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Kuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Colmenares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 375 (2), pp.41. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41061-017-0122-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and catalyst-free oxidation of D-glucose to D-glucuronic acid induced by high-frequency ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Amaniampong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemical oxidation of vanillyl alcohol to vanillin in the presence of a cobalt oxide catalyst under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.27 - 35. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach using sonochemistry and photocatalysis: How to apply sonophotocatalysis for biomass conversion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Colmenares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (14), pp.2615-2621. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201700297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoid the PCB mistakes: a more sustainable future for ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 324, pp.773 - 780. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiphilic dipyridinium-phosphotungstate as an efficient and recyclable catalyst for triphasic fatty ester epoxidation and oxidative cleavage with hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos de La Garza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Oliveira Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (12), pp.2855-2862. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7gc00298j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Young Chemists' Network: Two Years Already!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemViews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chemv.201600051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’attendent les jeunes chimistes de la SCF?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 405, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau des jeunes chimistes de la SCF : deux ans déjà !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 408-409, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How efficiently combine sonochemistry and clay science?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Novikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119, pp.193-201. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2015.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que la sonochimie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Araji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 410, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment utiliser les ultrasons au laboratoire ? Exemples et prise en main.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Chambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 410, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolymerization of cellulose to processable glucans by non-thermal technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Oliveira Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (14), pp.3903-3913. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6GC00814C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous catalytic oxidation for lignin valorization into valuable chemicals: what results? What limitations? What trends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18, pp.1839-1854. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5gc03061g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low frequency ultrasound on the surface properties of natural aluminosilicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Novikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.598-609. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Young Chemists' Network Created</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemViews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chemv.201400139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Deep Eutectic Solvents for Biomass Processing: Opportunities, Challenges, and Limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Oliveira Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.1250-1260. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201500134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau réseau... une nouvelle rubrique !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 395, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic fluids containing both strongly and weakly interacting ions of the same charge have unique ionic and chemical rnvironments as a function of ion concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Kelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Brantley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Shamshina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp.993-1002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une visibilité nationale vers une visibilité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, la chimie fête la lumiere, 397-398, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pensent-ils donc de L'Actualité Chimique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'électrochimie au cœur des sciences, 400-401, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi adhérer à la Société Chimique de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Claudia Addamiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 402, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green selective and swift oxidation of cyclic alcohols to corresponding ketone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 478, pp.157-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile pulping of lignocellulosic biomass using choline acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangchao Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Gurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin D. Rogers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164, pp.394-401. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2014.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Oxidation of lignin using ionic liquids - an innovative strategy to produce renewable chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin D. Rogers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (3), pp.322-339. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/sc4004086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing ionic liquids – “simple mixtures” or “double salts”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Debbeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin D. Rogers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.2051-2083</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids and ultrasound in combination: synergies and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas R. Macfarlane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (23), pp.8132-8149. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CS00193A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and selective oxidation of D-glucose into gluconic acid under low-frequency ultrasonic irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rinsant,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (12), pp.3265-3552. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201402604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemistry: What potential for conversion of lignocellulosic biomass into platform chemicals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Oliveira Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (10), pp.2774-2787. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201402289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic bis(trifluoromethylsulfonyl)imide based ionic liquids pyrolysis : through the window of the ultrasonic reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.137-143. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/sc300068d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Template-free electrodeposition of tellurium nanostructures in a room-temperature ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Szymczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Migot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochemistry Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.57-60. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elecom.2012.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2O2/NaHCO3-mediated enantioselective epoxidation of olefins in NTf2-based ionic liquids and under ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goux-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 291, pp.127-132. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2012.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating the structure and composition of ionic liquids with their toxicity on Vibrio fischeri: A systematic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cortesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 215-216, pp.40 - 48. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic properties of hydrophobic bis(trifluoromethylsulfonyl) imide-based ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (12), pp.3385-3390. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/je300377a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound and ionic liquid: an efficient combination to tune the mechanism of alkenes epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goux-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3), pp.390-394. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemistry - New opportunities for green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Word Scientific, 2017, 978-1-78-634-127-3. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/q0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochemistry: from basic principles to innovative applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Colmenares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Topics in Current Chemistry, 2365-0869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 8. Sustainable Activation of Chemical Substrates Under Sonochemical Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion L. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Quinty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vandeponseele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Organic Synthesis : Tools and Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.212-238, 2021, Sustainable Organic Synthesis: Tools and Strategies, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/9781839164842-00212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable biofuels and chemicals production using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Amaniampong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Araji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Oliveira Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veera Gnaneswar Gude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green chemistry for sustainable biofuel production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apple Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781771886390. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b22351-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-assisted synthesis of nanostructured oxide Mmaterials: basic concepts and applications to energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Amaniampong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced solid catalysts for renewable energy production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781522539032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound in combination with ionic liquids: studied applications and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonochemistry: From basic principles to innovative applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 374 (51), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Topics in Current Chemistry, 2365-0869</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire : la montée en puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propos de chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochimie : innovations et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-j8200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marc de café : nouvel or brun des chimistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vandeponseele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02585955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation chimique et économique des renouées asiatiques : quelle stratégie pour une gestion durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes chimistes en France, qu’attendez-vous du futur Réseau international des jeunes chimistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations of younger chemists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carenco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chemv.201700007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RJ-SCF en 2017 : vers la fin d’un mandat et (peut-être) de nouveaux projets...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sonochimie ou comment les ultrasons font vibrer la chimie ! Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel emploi pour les jeunes chimistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Wannebroucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la chimie verte dans un contexte d’économie circulaire (Invit. Conf.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire FEBEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEBEA, Nov 2024, WEBINAIRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’activation non-conventionnelle : des outils pour innover dans l’éco-extraction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écoresponsabilité en cosmétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cosmet’AURA, Feb 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'activation non-conventionnelles pour les transformations chimiques : des leviers sous-exploités? (Inv. Conf.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de prospective « Activation de la matière »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie verte et économie circulaire : quel potentiel de valorisation de déchets agricoles, agroalimentaires ou de gestion d’espaces verts sur un territoire ? (Inv. Conf.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment mieux valoriser la biomasse en région AURA ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lyon, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing de matières premières up-cyclées : quel potentiel des déchets agricoles, agroalimentaires ou de gestion d’espaces verts ? (Inv. Conf.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’écoresponsabilité en cosmétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cosmet’AURA, Feb 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’activation non-conventionnelles pour la chimie verte Focus sur la sonochimie et les micro-ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TipEx Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Oct 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular economy and territorial issues: what innovations can green chemistry bring to the production of molecules of interest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire UNESCO Chimie Durable et Durable du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VITIVALO Project - New ways to valorize vineyard residues in the territory of Savoy (Invited Conference)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Agricultural Innovation Fair in Fundão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Fundão, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green chemistry contribution to circular economy: a question of territorial and collaborative approach? (Invited Conference)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universidad Católica de la Santísima Concepción (UCSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Visioconference, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Green Chemistry's Contribution in Circular Economy: Transforming Territorial Challenges into Innovative Solutions (invited conference)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint scientific workshop on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences; The Royal Society, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités biologiques d’extraits issus des déchets de pommes obtenus via les NADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivoalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cravotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la section régionale Rhône Alpes de la Société Chimique de France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des phénomènes de dégradation de matières organiques et développement de protocoles pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of sonochemistry for the green chemistry of polyphenols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZELCOR Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical fluids extraction of bioactive molecules from Apple Pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cravotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Extraction of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Poreč, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unbiasing the density of TTV-characterised sub-Neptunes in multi-planetary systems: re-analysis of 34 Kepler planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Udry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Mardling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eggenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada (Spain), Spain. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de méthodologies pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges lithiques du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Auvergne-Rhône Alpes de la Société Chimique de France 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green chemistry and unconventional methods of activation to produce high added-value molecules in a context of circular economy (invited conference)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNAM Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Génomique, bioinformatique et chimie moléculaire, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisations de méthodes d’activations non conventionnelles en chimie verte pour la valorisation de la biomasse végétale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation Innovante du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Végépolys Valley, Nov 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction, identification et analyse structurale de marqueurs organiques pour la reconstitution des pratiques des populations de la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la section Auvergne-Rhône Alpes de la Société Chimique de France 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie verte : la chimie de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum BIOTechno AURA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du couplage CCM-bioautographie/HRMS pour le criblage d’actifs dermocosmétiques présents dans des plantes invasives savoyardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Quinty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Jeunes AfSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de déchets et coproduits dans un contexte d’économie circulaire : de l’innovation académique au développement de projets de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Condorcet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonochimie : des ondes positives pour de nouvelles opportunités de valorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Biomolécules Pôle IAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment contrôler et industrialiser l'oxydation sélective par activation sono/photochimique ? (Conf. Inv.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire ADEME-ANCRE-ANR Innovation de rupture pour la décarbonation de l’industrie chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'évolution des matières organiques et développement de protocoles pour l'échantillonnage et l'analyse structurale de marqueurs organiques piégés dans des vestiges du Paléolithique supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France - Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of enabling technologies for regional residual biomass valorization in a context of circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cravotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNITA WP4 Circular Economy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted transformation and extraction of high added-value molecules in a context of circular economy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCheMS 2020, EYCA Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass transformation activated by ultrasound for the production for molecules of interest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHEMOPOLYS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Voronezh, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de biomasses végétales : extraction et transformation sonochimiques pour la production de molécules d'intérêt (Conf. Inv.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency ultrasound for investigating H2O2-mediated cis-cyclooctene epoxidation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de biomasses végétales : extraction et transformation sonochimiques pour la production de molécules d'intérêt (Inv. Conf.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional media and activation methods for green chemistry: strategies, benefits and limitations (Inv. Conf.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Physical Chemistry, Polish Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des ultrasons sur le transfert gaz-liquide lors de l'oxydation aérobie des aldéhydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Favre-Réguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective diol synthesis from the catalytic oxidation of methyl oleate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Oliveira Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Araji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frejus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of aerobic oxidation of aldehydes using ultrasonic irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Favre-Réguillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and selective transformation of carbohydrates to valuable chemicals via sonochemistry: which essential parameters to control the reaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince N. Amaniampong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Oliveira Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical valorization of viticultural waste in Savoie Mont Blanc (France): high-value compounds extraction as an alternative to open-air burning practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation aérobie des aldéhydes : effet des ultrasons sur le transfert de masse gaz-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Favre-Réguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du groupe Chimie Durable de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ultrasons pour l’oxydation aérobie des aldéhydes : quels impacts sur le transfert de masse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vanoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Favre-Réguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ultrasons comme outil mécanistique en sonochimie : cas d'étude d'oxydation éco-compatible de cyclooléfines par H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orange, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical preparation of nanostructured mixed oxide catalysts for selective oxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Complex Inorganic Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective oxidation reactions via sonochemistry: A strategical choice of the ultrasonic frequency!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rinsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Amaniampong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EuCheMS Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient selective oxidation via sonochemistry: which essential parameters to control the reaction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rinsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince N. Amaniampong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the Société Chimique de France (SCF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of vine waste into aromatic molecules of interest (VITIVALO project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean.-Luc Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée techniques du Pôle AXELERA sur la valorisation de la biomasse lignocellulosique en composés aromatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchets viticoles et de pépinières viticoles sur le territoire savoyard : gisements et valorisation chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High ultrasonic frequencies for selective oxidation of sugars: new investigations and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Amaniampong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ortiz Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Garcia Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical top-down preparation of active nanomaterials for the selective oxidation of lignin model compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd EuCheMS on Green and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation sélective de carbohydrates sous ultrasons : différentes fréquences, différentes réactivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rinsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince N. Amaniampong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and catalyst-free oxidation of D-glucose to D-glucuronic acid induced by high-frequency ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prince Amaniampong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Thang Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Hirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective oxidation of lignin model compounds catalyzed by cobalt titanate prepared through a mechanoactivation top-down approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights for the development of a greener and more efficient system for the oxidative cleavage of cycloalkenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France, Jun 2017, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of maleic and fumaric acids from furfural in the presence of betaine and hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Araji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Oliveira-Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie verte et récentes applications en sonochimie pour la valorisation de la biomasse végétale (Inv. Conf.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès GePhyX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la sonochimie pour l’oxydation sélective d’un modèle mono-aromatique de lignine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound-assisted selective catalytic aqueous-phase oxidation of vanillyl alcohol under mild conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Valange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCCat1 Conference on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which strategies to selectivity oxidize lignocellulosic biomass under ultrasound?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rinsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Behling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Araji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désix Diane Madjinza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 Juin–2 Juillet, Jun 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ultrasound treatment on surface properties of natural aluminosilicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila Novikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applied Mineralogy &amp; Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Castellaneta Marina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of sonochemistry for biomass conversion: That sounds like a good idea! (Inv. Conf.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">250th ACS National Meeting and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’activation et milieux non-conventionnels pour la valorisation de la biomasse lignocellulosique (Inv. Conf.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Chimie Moléculaire et Environnement, Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greener oxidation reactions under non-conventional conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoly François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goux-Henry Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What sonochemical strategies to produce chemicals from lignocellulosic biomass?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Oliveira Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the European Society of Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using chiral porphyrins for assessing a mechanistic switch in oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goux-Henry Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference on porphyrins and phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating ionic liquids as hypergolic fuels: from reactive nanomaterials to trigger additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker D. Mccrary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin D. Rogers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIL mini-symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characteristics and molecular interactions causing liquid clathrate formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis A. Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preston A. Beasley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Andreea Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parker D. Mccrary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIL mini-symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organometallic catalysis under ultrasound in ionic liquids: what could be wrong?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ultrasons et Procédés 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide ionique et ultrasons : vite, ça chauffe !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and selective oxidation of cyclic alcohols in presence of hydrophobic ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goux-Henry Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop on Advances in the Synthesis of Molecularly Ordered Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to develop epoxidation reactions on a large scale by combining ionic liquids and ultrasound?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goux-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Chemistry Conference for Young Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Blankenberge, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the ionic liquids/ultrasound combination be developed for a green chemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goux-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Asian Conference on Sustainability, Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ultrasound on hydrophobic bis(trifluoromethylsulfonyl)imide ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goux-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual Green Chemistry &amp; Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of degradation by pyrolysis under ultrasound : it’s getting hot in ionic liquids!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th EuCheMS Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of hydrophobic bis(trifluoromethylsulfonyl)imide ionic liquids under ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goux-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Etude en Chimie Organique (GECO 53)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Sévrier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid, ultrasound and porphyrin: a efficient combination for a smart alkene epoxidation by hydrogen peroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goux-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and technologies for green chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic activation and ionic liquid : a powerful combination for controlling the mechanism of the H2O2/NaHCO3 mediated alkene epoxidation by a manganse porphyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Groux-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Bilateral Green Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart approach for enantioselective alkene epoxidation by hydrogen peroxyde using combination of ultrasound, ionic liquid and porphyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goux-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic activation and ionic liquid: a powerful combination to control the mechanism of hydrogen peroxide mediated alkene epoxidation by a manganese porphyrin in the presence of hydrogencarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goux-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées UCB-Pharma/SPDC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquids/ultrasound combination: a green method? A possible industrial development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goux-Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Greener Chemistry for Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milieu prometteur pour les réactions d’oxydation : les liquides ioniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goux-Henry Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées inter-laboratoires CASYEN (Lyon) – LCOM (Lille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation éco-compatible d’alcènes catalysée par des métallo-porphyrines en milieu liquide ionique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goux-Henry Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque CBSO2010, Club de Bio-conversion en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide ionique : une alternative éco-compatible en oxydation catalytique d’oléfines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Goux-Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquide ionique à température ambiante, de la synthèse à la valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papaiconomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Estager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Joseph Fourier, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Polyphenols and Anthocyanins with Natural Deep Eutectic Solvents from Apple Pomace: Evaluation of Antioxidant and Antibacterial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Fourreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France AURA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activities from apple pomace extracts obtained with NADES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivoalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cravotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tersys Implanteus 2nd Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des analyses en chimie organique à l'étude du site archéologique de Pincevent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section régionale Rhône Alpes de la Société Chimique de France 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de valorisation des déchets issus de la production du Reblochon au Grand Bornand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps SCF Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Bourget du Lac, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'extraction innovante de molécules bioactives issues des résidus solides de pommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bruna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Cravotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la section régionale Rhône Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling, extraction and analysis of organic markers for the reconstitution of technical strategies and human-environment relations during the Upper Palaeolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Rencontres Internationales d’Histoire et d’Archéologie de Nice Côte d’Azur 2021 - Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InvaVAL project : Valorization of invasive plants in Savoie Mont-Blanc territory : green chemistry and circular economy strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Quinty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’ED SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Coupling of Supercritical Carbon Dioxide and Water for the Recovery of Lipids and Polyphenols from Spent Coffee Grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vandeponseele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Chinese Conference on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de plantes invasives de Savoie/Haute-Savoie : mise en place d’un criblage d’actifs par CCM-Bioautographie couplée à la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Quinty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone sur les Sciences Séparatives et les Couplages de l’AfSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’oxydation sélective de l’alcool benzylique sous conditions sonophotochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupure oxydante du cyclohexène par H2O2 dans des conditions respectueuses de l’environnemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la biomasse : les déchets viticoles de Savoie comme alternative au brûlage à l’air libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Calen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déchets viticoles sur le territoire Savoie Mont Blanc (France) : une source de composés à haute valeur ajoutée comme alternative à la pratique du brûlage à l’air libre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zwingelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du groupe Chimie Durable de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de phéromones sexuelles pour lutter contre la Pyrale du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasina Randrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Favre-Réguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonophotochemical activation: Which opportunities for the selective oxidation of alcohols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la Renouée du Japon : espèce exotique envahissante source d’antioxydants, via un procédé éco-compatible d’extraction chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Époxydation du cis-cyclooctène par H2O2 : vers une meilleure approche mécanistique sous ultrasons de hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation sonophotochimique : quelles opportunités pour l’oxydation sélective de l’alcool benzylique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation éco-compatible de cycloalcènes par H2O2 : vers une meilleure compréhension mécanistique sous ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du groupe Chimie Durable de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouvel or brun : Valorisation du marc de café en caféine et acide caféique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vandeponseele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la sonophotocatalyse pour la préparation d’acides carboxyliques à partir d’alcools aromatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation catalytique d’aldéhyde en flux continu et sous ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Favre Reguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation catalytique en milieu acide de l’oléate de méthyle en diol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Araji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Moores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Oliveira Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe d’Etude en Catalyse de la SCF (GECat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Trégunc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale du buis : lutte contre un envahisseur venu d’Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Betherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation sonochimique d’alcools aromatiques : étude des effets des paramètres expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupure oxydante de cycloalcènes par H2O2 : vers une meilleure approche mécanistique grâce aux ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de butylphényléther par catalyse par transfert de phase : potentialités des ultrasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’huiles alimentaires usagées et réduction du taux libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Miganeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation verte sélective d’alcools cycliques en cétones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Voiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de voies de synthèse de liquides ioniques plus respectueuses de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Demolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de liquides ioniques pour la synthèse de 4-hydroxyiminomethyl-1-alkylpyridinium biologiquement actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bal-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Oroz-Guinea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Demeunynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la synthèse verte de l’acide adipique dans les liquides ioniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goux-Henry Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid and ultrasound: A smart combination. To which extent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pflieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Nikitenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry Gordon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lucca, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound and ionic liquids: a green combination to alkene epoxidation by a manganese porphyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mirabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goux-Henry Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps de la section Rhône-Alpes de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic liquid, ultrasound and porphyrin a green combination for olefin epoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goux-Henry Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Suptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Green Chemistry and Engineering Conference &amp; 5th International Conference on Green and Sustainable Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecofriendly oxidation of olefins catalyzed by transition-metal porphyrins in ionic liquid media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goux-Henry Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green solvents conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Berchtesgaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth electrochemistry in a piperidinium-based ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Szymczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecofriendly oxidation of alkenes catalyzed by transition-metal porphyrins in room temperature ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goux-Henry Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of olefins catalyzed by Mn porphyrins in ionic liquids under ultrasonic activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrioletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kardos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goux-Henry Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Tomorrow… Towards a selected chemistry” Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of bismuth electrochemical system in a piperidinium-based ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Szymczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Draye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’extraction solide/liquide par irradiation ultrasonore radiale, et procédé d’extraction associé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Draye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021250251A1. Edytem; 2020-2026, Edytem Equipe Matières, 2020-2026, Edytem Thème Changements environnementaux et Sociétés; Edytem Plateforme Technique d'Appui à la Recherche. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatoire algébrique liée aux ordres sur les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université Paris-Est, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PESC1136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01286087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquides ioniques et ultrasons pour l'époxydation d'oléfines : combinaison synergique plus éco-compatible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENA026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00780336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux et méthodes d’activation non-conventionnels en chimie verte : réactivités, mécanismes et applications en chimie fine et pour la valorisation de biomasses végétales et de déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. COMUE Université Grenoble Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01974678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId448"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -22684,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F18E166D"/>
+    <w:nsid w:val="D3EE8157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22915,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregooryusmb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8814-812X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166771279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agustin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bruna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Fourreaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Grillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jfbc/8483951" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ca&#241;o-Carrillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenida Gilbert-L&#243;pez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garc&#237;a-Reyes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144853" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cravotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02432-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04630659v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal del Valle Raydan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142927" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3020019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrioletti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ03592K" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.103.0048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.202000088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Araji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moores" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jerome" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2020.111084" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13020023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971324v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002327" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender S. Varma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC02534K" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A Giannakoudakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Colmenares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-019-0262-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143710v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03146A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01979018v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kardos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.12.038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01269A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366821v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dessolin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Serres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bruyas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224157" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008375v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.18" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937985v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a&#8197;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801137" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937979v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.03.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos de La Garza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc00298j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598371v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;six Diane Madjinza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6gc02620f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Kuna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Behling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-017-0122-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937964v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Trinh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hirao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40650" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.11.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739867v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700297" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449622v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Novikova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450963v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc03061g" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01979012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201600051" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rossato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.10.019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9Q6KFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002956v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chambre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01978984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00814C" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Addamiano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01986967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01979014v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201400139" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01978995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Brantley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shamshina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01986965v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332276v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500134" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TRPN0CW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01986970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01978996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pereira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Debbeti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin D. Rogers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Macfarlane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CS00193A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchao Cheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gurau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc4004086" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201402289" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFX48DZV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166351v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rinsant," TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402604" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFDQTXZW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179497v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc300068d" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814759v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cortesi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.02.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467VN5F1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goux-Henry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mirabaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rossi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.04.016" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50L7BCPJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176344v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclerc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300377a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695888v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2011.10.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ2L9MPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938742v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/41061/topicalCollection/AC_59d037951a4b4334935d91ee86124f00" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546738v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besnard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164842-00212" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939381v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/advanced-solid-catalysts-renewable-energy/181904" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939372v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Green-Chemistry-for-Sustainable-Biofuel-Production/Gude/p/book/9781771886390" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22351-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939379v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s41061-016-0055-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946161v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946159v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j8200" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02585955v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611682v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201700007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939427v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939404v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wannebroucq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002957v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922695v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923866v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923888v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923784v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923852v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922670v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298955v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298963v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298606v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163656v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivoalen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946162v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263334v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leleu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delisle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Udry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Mardling" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eggenberger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-61" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546767v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938050v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946163v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276171v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547595v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546815v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546807v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938146v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546786v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546776v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117235v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152914v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133833v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince N. Amaniampong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047011v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02140810v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047009v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152917v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940077v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117261v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049038v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152957v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940086v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Fernandez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002188v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940092v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rinsant" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556290v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002117v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940082v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940079v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002108v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002082v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira-Vigier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940075v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000933v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000934v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002067v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000929v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoly Fran&#231;ois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goux-Henry Catherine" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000930v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998965v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998967v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000926v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000923v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817044v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01999002v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker D. Mccrary" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Flores" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998987v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston A. Beasley" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andreea Cojocaru" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817059v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817177v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817390v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817389v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817167v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817153v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817151v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817403v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818179v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817775v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817411v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Groux-Henry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817404v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998979v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818270v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614259v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163639v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296265v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Carrier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chevallier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937930v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547626v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547614v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425615v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152964v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Randrianasolo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117206v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bruyat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02153009v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152962v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mercier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152958v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152981v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117220v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andioletti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152959v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939600v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939628v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bruyas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939613v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre Reguillon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939583v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Betherat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939620v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939543v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Miganeh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939519v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makhloufi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939507v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002855v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal-Fontaine" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Oroz-Guinea" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002860v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demolis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002865v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002873v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002847v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002840v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002285v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002265v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002173v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002831v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002138v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01286087v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1136" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780336v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENA026" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-01974678v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregooryusmb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8814-812X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166771279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=odNKX_8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edytem.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-smb.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590169v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agustin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525650v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bruna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Fourreaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Grillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/jfbc/8483951" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ca&#241;o-Carrillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenida Gilbert-L&#243;pez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garc&#237;a-Reyes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144853" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Cravotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02432-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04630659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal del Valle Raydan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Habenstein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944364v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Quinty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Nehm&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12010083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2023.103069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4447346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vandeponseele" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fanget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11244089" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.103.0048" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Cousin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrioletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ03592K" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol3020019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527201v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13020023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202002327" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajender S. Varma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9GC02534K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Araji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moores" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jerome" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira Vigier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2020.111084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A Giannakoudakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Colmenares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-019-0262-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143710v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC03146A" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zwingelstein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Besombes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.11.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.202000088" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357883v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kardos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY01269A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940076v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366821v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dessolin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Serres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bruyas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24224157" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008375v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.1.18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06723" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01979018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2018.12.038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937985v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Amaniampong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ortiz Mellet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a&#8197;fern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201801137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.03.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;six Diane Madjinza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6gc02620f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937969v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Kuna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Behling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Valange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-017-0122-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thang Trinh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Hirao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40650" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.11.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201700297" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Naffrechoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.060" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carlos de La Garza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7gc00298j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01979012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201600051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002955v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rossato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002956v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Novikova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.10.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW9Q6KFB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002959v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Chambre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01978984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00814C" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc03061g" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449622v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ayrault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.02.014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01979014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201400139" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332276v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TRPN0CW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01986965v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01978995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kelley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Brantley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shamshina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01986967v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01986970v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Addamiano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Voiron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchao Cheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gurau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin D. Rogers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.05.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc4004086" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01978996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pereira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Debbeti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166318v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R. Macfarlane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CS00193A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rinsant," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201402604" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NFDQTXZW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201986v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201402289" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFX48DZV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179497v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Suptil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc300068d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goux-Henry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mirabaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rossi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2012.04.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50L7BCPJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814759v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cortesi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.02.019" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-467VN5F1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclerc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300377a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2011.10.007" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ2L9MPF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01938742v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/q0037" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939362v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/journal/41061/topicalCollection/AC_59d037951a4b4334935d91ee86124f00" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion L. Chevallier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besnard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839164842-00212" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939372v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Green-Chemistry-for-Sustainable-Biofuel-Production/Gude/p/book/9781771886390" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22351-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939381v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/advanced-solid-catalysts-renewable-energy/181904" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939379v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.1007/s41061-016-0055-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946161v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946159v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chatel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j8200" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02585955v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611682v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939427v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939418v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chemv.201700007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939412v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002957v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939404v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wannebroucq" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922695v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923866v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923888v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923852v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922670v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298955v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298946v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298606v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivoalen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940529v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Raymond" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546767v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938050v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04263334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leleu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Delisle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Udry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Mardling" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eggenberger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-61" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940623v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946162v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940672v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276171v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547595v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276167v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546815v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546807v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285730v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938146v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546786v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546776v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02140810v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047009v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940077v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117261v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152914v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047011v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02133833v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince N. Amaniampong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047013v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049038v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152957v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002188v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940092v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rinsant" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049076v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Luc Besombes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049083v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Goepfert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940086v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Fernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940082v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940079v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002108v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002117v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556290v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002082v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Oliveira-Vigier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01940075v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000933v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000934v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002067v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000930v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998967v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998965v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000929v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napoly Fran&#231;ois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goux-Henry Catherine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000923v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02000926v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01999002v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker D. Mccrary" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Flores" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998987v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston A. Beasley" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andreea Cojocaru" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817044v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817177v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817059v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817389v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817167v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817153v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suptil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817151v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817775v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Groux-Henry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817404v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818179v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817403v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998978v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998979v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818270v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614259v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163639v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639508v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296265v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Carrier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chevallier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayla" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937930v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937992v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547626v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425615v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547614v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02153009v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bruyat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152962v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mercier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152977v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Calen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117228v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152964v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Randrianasolo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117206v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152968v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mattioni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152958v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152981v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117220v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andioletti" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152959v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939628v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Bruyas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939613v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre Reguillon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939571v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939583v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Betherat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939620v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939600v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939519v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makhloufi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939543v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Miganeh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939507v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002860v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Demolis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002855v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal-Fontaine" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Oroz-Guinea" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Demeunynck" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002865v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002873v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002840v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002847v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002831v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002138v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002173v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002265v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02002285v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946157v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01286087v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1136" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780336v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENA026" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/tel-01974678v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>