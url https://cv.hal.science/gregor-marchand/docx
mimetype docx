--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégor Marchand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backed pieces at Sharbithat SHA-10 (Sultanate of Oman). Technological issues and chronological assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Praehistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.2-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/dp.51.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des roches et des hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sort la tête de l'amas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.447-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques de la fin du Paléolithique et du Mésolithique de la grotte Rochefort (Saint-Pierre-sur-Erve, Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.373-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sort la tête de l’amas ? Étude architecturale et géoarchéologique d’une structure circulaire en périphérie de l’amas coquillier de Beg-er-Vil (Quiberon, Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.447-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic ancestry and social dynamics of the last hunter-gatherers of Atlantic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana G Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Peyroteo-Stjerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Bernhardsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Proceedings of the National Academy of Sciences of the United States of America, 121 (10), pp.e2310545121. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2310545121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des roches et des Hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.485-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie lithique des premiers chasseurs-collecteurs maritimes d'Arabie : la grotte de Natif 2 (Dhofar, Sultanat d'Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.399-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retard à l’allumage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.543-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropic and climatic impacts on biodiversity during the Mesolithic-Neolithic transition in North-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 714, pp.109586. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2024.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mobility patterns and environmental cycles during the Mesolithic of Western France Interdisciplinary studies into the shell midden site of Beg-er-Vil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.421-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, réseaux et saisonnalité dans l'archipel de Saint-Pierre-et-Miquelon sur le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Losier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Borthaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.573-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Mobility Patterns and Environmental Cycles during the Mesolithic of Western France: Interdisciplanry Studies into the Shell Midden Site of Beg-Er-Vil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.421-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve years of the &#039;Arabian Seashores&#039; project: How the extensive investigation of coastal Oman changed the paradigm of the Arabian Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sclerochronological and geochemical study of the carpet shell Ruditapes decussatus in archaeological contexts: A potential tool for season of collection and coastal paleo-temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.103827. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03955850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Late Neolithic cultural horizon of Southern Arabia: The case of Sharbithat 10 (Dhofar, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100429. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2023.100429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistic Study of the Late Mesolithic Industries in Western France: Combined Principal Coordinate Analysis and Use-Wear Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Hauguel-Bleuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.20220306. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Investigate the Shore, Sound out the Past: Methods and Practices of Maritime Prehistory, 19, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, caboter, revenir : comprendre la mobilité maritime dans la France atlantique durant le Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171 (171), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.14617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre l'Afrique du Nord et l'Europe au début de l'Holocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tabona. Revista de Prehistoria y de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.13-34. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.tabona.2022.22.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What relations between North Africa and Europe in the Early Holocne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tabona. Revista de Prehistoria y de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.257-277. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.tabona.2022.22.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-depth modelling and the effect of including – or not – shared errors across sets of OSL samples: The case study of Beg-er-Vil (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.101311. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03652926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The latest Neolithic conquest of &quot;new territories&quot; in the Arabian Sea: The Al-Hallaniyat Archipelago (Kuria Muria, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2021.2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Different Digitization Methods for the Analysis of Cut Marks on the Oldest Bone Found in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12031381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peril of the sea for the Mesolithic sites of Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, pp.87 - 96. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.13340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic long-distance exchanges in Southern Arabia: A supposed road for the ‘Jade’ axes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Kindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103116. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New paradigms in the exploitation of Mesolithic shell middens in Atlantic France: The example of Beg-er-Vil, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 584, pp.59-71. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique en Cornouaille (Finistère). Une approche techno-économique des industries lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Hauguel-Bleuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bougio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duvollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.6458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting transfers of rocks during the Mesolithic in the West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), 22 p. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.5169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique atlantique au péril des mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dérèglement climatique, péril sur le patrimoine, 401, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost souls still whisper on the Mesolithic island of Les Birvideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesolithic Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’archipel de Saint-Pierre et Miquelon : les occupations humaines de l’Anse-à-Henry à l’épreuve de l’érosion littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (2), pp.348-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient in dairy production with the introduction of farming in Atlantic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Carlo Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.2036. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15907-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au milieu des flots, l’abri-sous-roche de Roc’h Santeg Leton (Santec, Finistère). Une fouille d’urgence d’occupations du Paléolithique moyen à l’âge du Fer en stratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (1), pp.67-122. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and their environment on the Médoc coastline from the Mesolithic to the Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution de l'environnement et archéologie du littoral lord-médocain (Gironde, France), 30 (1), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le macro-outillage en pierre du Mésolithique atlantique : un référentiel bien daté sur l’habitat littoral de Beg-er-Vil (Quiberon, Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nukushina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (4), pp.615-656. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estran : un espace fantasmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.5-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbes et légendes autour de l’île mésolithique des Birvideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : The Early Mesolithic in Northern Italy and Southern France, Visentin Davide (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'océan : soupe nourricière ou autoroute de l'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic dwelling structures from methodological approaches to archaeological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Gutierrez-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.902-904. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique dans l'espace : une nouvelle modalité de prospection au sol à Croas ar Burzhud (Bodilis, Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Hauguel-Bleuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.4787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before the spatial analysis of Beg-er-Vil: A journey through the multiple archaeological dimensions of a Mesolithic dwelling in Atlantic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.973-983. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes de mobilité au Mésolithique l’abri-sous-roche de Pont-Glas à Plounéour-Ménez (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.225-288. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil ou la transformation d’un amas coquillier en habitat littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (2), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why this revolution? Explaining the major technical shift in Southwestern Europe during the 7th millennium cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 428 (Part B), pp.73-85. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique à Hoedic : la lumière viendra-t-elle de Quiberon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melvan - La Revue des deux îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’archéologie subaquatique au projet européen &amp;quot;ARCH-MANCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.21-43. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/DXWE2681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous aux abris ! Les occupations du Paléolithique final et du Mésolithique dans les cavités naturelles du Massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.517-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges d’habitat du Néolithique ancien de Quimper, Kervouyec (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tinévez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (2), pp.269-316. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of ‘splendid isolation’: a continental perspective on the Old Quay discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (346), pp.974--976. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2015.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vivants et des morts à « La Grande Sablière » à Buxerolles (Vienne) au Néolithique puis au Moyen Âge : premières données de la fouille préventive menée en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Poissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago-Szekeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier et second Mésolithique : et au-delà des techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des techniques aux territoires : nouveaux regards sur les cultures mésolithiques, Actes de la table-ronde, 22-23 novembre 2012, 6, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames à coches du second Mésolithique : des outils dédiés au travail des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (1), pp.25-46. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2013.14227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic in West Brittany: New discoveries at Pen Hoat Salaiin (Pleuven, Finistere, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (2), pp.195-237. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations mésolithiques de Pen Hoat Salaün en Bretagne : premiers résultats de la fouille préventive et retour d’expérience sur les méthodes employées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (3), pp.457 - 494. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2012.14171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse aux haltes sur un site azilien de l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?), pp.271-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-an-Dorchenn (Plomeur, Finistère) : une fenêtre ouverte sur l’exploitation du littoral par les peuples mésolithiques du VIe millénaire dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Carrión Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (2), pp.227-290. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2010.13929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat azilien en Anjou : les Chaloignes à Mozé-sur-Louet (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.1-111. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2009.2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique d'Europe occidentale : origines et gradient chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.160-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat de la fin du Mésolithique dans le Centre-Ouest de la France : L’Essart à Poitiers (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvène Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (1), pp.10-38. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2006.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations mésolithiques de la pointe Saint-Gildas à Préfailles (Loire-Atlantique) dans leur cadre paléoenvironnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.161-195. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2007.2454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des productions lithiques du Premier au Second Mésolithique en Bretagne et en l'Irlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Jacques Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (2), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2006.13433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00145576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts, blocages et filiations entre les aires culturelles mésolithiques et néolithiques en Europe atlantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.541-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerliezoc en Plouvien (Finistère). Regards croisés sur un habitat du Mésolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.53-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations néolithiques du vallon des Ouchettes (Plassay, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 44, pp.2-120. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2002.2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation de la France de l’Ouest : témoignages Villeneuve-Saint-Germain, Cerny et Chambon sur la Loire angevine et atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Poissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 41, pp.223-248. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1999.2165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat Villeneuve-Saint-Germain du Haut-Mée (Saint-Étienne-en-Coglès, Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (1), pp.41-76. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.1998.10734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and Limitations of Geomagnetic Prospecting for the Imaging of Prehistoric Sites in Coastal Areas: a Case Study of the Port Neuf Site (Hoedic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Moucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séances de la Société préhistorique française,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigate the Shore, Sound out the Past: Methods and Practices of Maritime Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.19-44, 2023, Séances de la Société préhistorique française, 19, 978-2-913745-92-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme des mobilités humaines et cycles environnementaux dans le Mésolithique atlantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sénépart I.; Thirault E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«(Im)mobiles ? » Circulation, échanges des objets et des idées, mobilités, stabilités des personnes et des groupes durant la Pré‐et Protohistoire en Europe occidentale, Acte des Troisièmes Rencontres Nord-Sud de Préhistoire récente. Lyon, 29-30 novembre - 1er décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.127-138, 2023, 978-2-35842-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarcheology and Prehistory of the St Pierre and Miquelon archipelago: theoretical issues, methods and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borthaire Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand; Pierre Stéphan; Yvan Pailler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigate the shore, sounding the past : methods and practices of maritime prehistory / Explorer la côte, sonder le passé : méthodes et pratiques de la préhistoire maritime. Actes de la séance de la Société préhistorique française de Brest (décembre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-90, 2023, Séances de la Société préhistorique française, 19, 978-2-913745-92-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral de l’Atlantique nord, un patrimoine à l’épreuve des flots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des sites archéologiques menacés. Patrimoine à protéger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de combustion allongées à pierres chauffées de la première moitié du 5e millénaire av. J.-C. : bilan documentaire, origine géographique et chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier, parcours fructueux d'un chercheur en Préhistoire, des falaises du Goëlo au laboratoire Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand; Nicolas Naudinot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire de l’Ouest de la France : Nouvelles perspectives en hommage à Jean-Laurent Monnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément n°12, Revue Archéologique de l'Ouest, Presses Universitaires de Rennes, pp.5-10., 2023, 978 2 7535 9371 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Crowch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crowch A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 ans av. J.-C. en Morbihan : le Néolithique s'explique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Morbihan, pp.118-129, 2022, Histoire et Patrimoine en Morbihan, 9782860560313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.-M. Arbogast, A. Denaire, Š. Grando-Válečková, P. Lefranc, M. Mauvilly et S. van Willigen (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Oberlag à Wesaluri, itinéraire d'un préhistorien. Mélanges offerts à Christian Jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Mémoires d'Archéologie du Grand Est (MAGE), pp.13-24, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Manolakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-26, 2021, Mémoire LV, 9791090534650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the function of trapezoidal bitruncations from Beg-er-Vil (Quiberon, France) through the use-wear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca Solana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Beyries, Caroline Hamon et Yolaine Maigrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Use-Wear Traces: Going from tools to people by means of archaeological wear and residue analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-170, 2021, 978-9464260014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic life by the ocean: Beg-er-Vil, ca 6200-6000 BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dušan Borić, Dragana Antonović and Bojana Mihailović (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foraging Assemblages: Papers Presented at the Ninth International Conference on the Mesolithic in Europe, Belgrade 2015. Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serbian Archaeological Society, pp.191-197, 2021, 9788684457181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the 2019 archaeological interventions at Saint-Pierre et Miquelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provincial Archaeology Office - 2020 Annual Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.7-10, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentes et ravines des mondes mésolithiques : pour une perspective plus symétrique de la néolithisation atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont, Grégor Marchand, Philippe Forré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique : actes du 32e colloque interrégional sur le Néolithique, Le Mans, 24-25 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-42, 2021, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’hydrosolubilité du Mésolithique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs, 40 après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin de la société archéologique Champenoise, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bart C. et Mazel F. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les sciences sociales, écrire en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.90-97, 2021, 978-2753583276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se loger au Mésolithique en Bretagne : fouilles, hypothèses, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paillet Elena, Paillet Patrick et Robert Eric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages dans une forêt de symboles. Mélanges offerts au Professeur Denis Vialou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CEDARC, pp.203-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic networks of Atlantic France: the two faces of Brittany (7th and 6th millennia cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schülke A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Landscapes of the Mesolithic: Human Engagement with the Coast from the Atlantic to the Baltic Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.202-226, 2020, 9781138303607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take Shelter! Short-Term Occupations of the Late Paleolithic and the Mesolithic in the French Far West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Cascalheira, Andrea Picin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short-Term Occupations in Paleolithic Archaeology. Definition and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.121-146, 2020, Interdisciplinary Contributions to Archaeology, 978-3-030-27402-3. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27403-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and moving in Maitan: Neolithic settlements and regional exchanges in the southern Rub’ al-Khali (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Kindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gommery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretzke K., Crassard R. &amp; Y.H. Hilbert (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stone Tools of Prehistoric Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.83-99, In press, Supplement to Volume 50 of the Proceedings of the Seminar for Arabian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un sens à l'autre et retour… La « flèche de Montclus » : un marqueur des interactions entre mésolithiques et néolithiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, AVAGE, pp.127-151, 2019, Mémoires d'archéologie du Grand Est, 978-2-9561936-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Musch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belle-Île-en-Mer au temps de la Préhistoire / Gérald Musch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions BIEMA, pp.6-8, 2019, 978-2-9567895-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie du second Mésolithique dans le Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick J Schulting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast, Sylvain Griselin, Christian Jeunesse, Frédéric Séara (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique, des Alpes à l’Atlantique (VII° - V° millénaire). Table ronde internationale, Strasbourg, les 3 et 4 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-125, 2019, Mémoire d'Archéologie du Grand-Est (MAGE 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le site de la Lède du Gurp (Grayan-et-l’Hôpital, Gironde) : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Entre deux mers» &amp; actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne (Pyrénées-Atlantiques) – du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.209-220, 2018, 978-2-35842-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et interprétation des structures en creux des sites mésolithiques de France atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Achard-Corompt, Emmanuel Ghesquière et Vincent Riquier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, pp.129-146, 2017, Séances de la Société préhistorique française, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;Des sociétés en mouvement, évolution des sociétés magdaléniennes et aziliennes des Alpes du nord françaises&amp;quot;, de Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Mevel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement, évolution des sociétés magdaléniennes et aziliennes des Alpes du nord françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, pp.9-10, 2017, Documents préhistoriques, 2735508412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-193, 2017, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les murs de l’Atlantique : aux origines du phénomène mégalithique dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Manolakakis, Nathan Schlanger, Anick Coudart (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archaeology -Identities &amp; Migrations. Hommages à Jean-Paul Demoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Published by Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-408, 2017, 978-90-8890-520-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 600 avant notre ère - Pierres levées et haches de jade à l’occident du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 600 avant notre ère - Pierres levées et haches de jade à l’occident du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, pp.37-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chasseurs-cueilleurs maritimes entre terre et mer, entre diversité et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Gregor Marchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes. De la fonction des habitats à l’organisation de l’espace littoral / Archaeology of maritime hunter-gatherers. From settlement function to the organization of the coastal zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-19, 2016, 2-913745-65-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Beg-er-Vil. Nouvelles approches des chasseurs-cueilleurs maritimes de France Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Grégor Marchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes de la fonction des habitats à l’organisation de l’espace littoral. Actes de la séance de la Société préhistorique française, Rennes, 10-11 avril 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-319, 2016, Séances de la Société préhistorique française, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition des chasseurs-cueilleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Dortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution dans nos origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, pp.66-73, 2015, 9782361063245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the edge of the world : the Mesolithic communities of the atlantic coast in France and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bicho N., Detry C., Price T. D., and Cunha E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muge 150th: The 150th Anniversary of the Discovery of Mesolithic Shellmiddens, Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.273-285, 2015, 978-1443883764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité circulaire et mobilité cyclique au Mésolithique : éléments d’identification par l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Naudinot, Liliane Meignen, Didier Binder, Guirec Querré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge, Actes des XXXVe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.241-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique insulaire atlantique : systèmes techniques et mobilité humaine à l’épreuve des bras de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daire M.Y.,et al. (dir.), 2013. Ancient Maritime Communities and the Relationship between People and Environment along the European Atlantic Coasts, Proceedings of the HOMER 2011 Conference, British Archaeological Reports, International Series 2570, Oxford: Archaeopress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse diachronique des dynamiques insulaires (culture, environnement, économie) : l’île de Groix comme étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorena Audouard et Benjamin Gehres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Somewhere Beyond The Sea" The islands of Brittany (France): an archaeological, geographical and historical point of view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR – S2705, pp.1-13, 2015, British Archaeological Reports, International Series, 978 1 4073 1356 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la session H : Autour du Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, ruptures et continuité durant la Préhistoire, actes du XXVIIe Congrès préhistorique de France (Bordeaux - Les Eyzies, 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-340, 2013, Volume 1 : Évolution des techniques - Comportements funéraires - Néolithique ancien, 2-913745-54-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition géographique, minéralogie et économie au cours de la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Marchand et G. Querré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roches et Sociétés de la Préhistoire. Entre massifs cristallins et bassins sédimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-137, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00674369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’oxyde de manganèse de Beg-er-Vil (Quiberon, Morbihan). Quand les mésolithiques bretons broyaient du noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bénard-Rocherullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05228090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations in the mountains: Neolithic pottery in the Western Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urko Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barandiaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th annual meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du paysage littoral de l'archipel de Nain (Labrador, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Recq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Bhiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Barbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Archéologique de l’Archipel de Saint-Pierre et Miquelon : lignes de force et bilan d’étape 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Bhiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l’Ouest « En regardant la mer » : actualité des recherches archéologiques littorales et marines d’Europe et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReAAH, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, caboter, revenir : comment comprendre le nomadisme maritime en France durant la Préhistoire holocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être nomade au fil des temps passés, présents et futurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Averbouth; Serge Bahuchet; Nejma Goutas; S. Mazella, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du paysage littoral de l'archipel de Nain (Labrador, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Recq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Bhiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Barbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the Brittany coast in the Mesolithic period: from formation processes of shell middens to the socio-economic practices of the last hunter-gatherer-fishermen, the case study of Beg-er-Vil (Quiberon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nukushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso'2020 - Dixième congrès international sur le Mésolithique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the Brittany coast in the Mesolithic: from formation processes of shell middens to the socio-economic practices of the last hunter-gatherer-fishermen, the case study of Beg-er-Vil (Quiberon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nukushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living on the coast: maritime hunter-fisher-gatherers, shell middens and the use of marine resources in Mesolithic Europe, Meso'2020 - Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarcheology and Prehistory of the Saint-Pierre-et-Miquelon archipelago: theoretical issues, methods and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borthaire Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Webinar « Investigate the shore, sound the past: new methods and practices in maritime prehistory »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of agro-pastoral societies on biodiversity: palaeogenomic, palaeoecological and archaeological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Utge-Buil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Webinar « Investigate the shore, sound the past: new methods and practices in maritime prehistory »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silex des cordons marins, source de matière première au cours de la Préhistoire. Exemple des galets de la baie d'Audierne (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation en Atlantique Nord : étude d'une modification du rapport à la nature des populations maritimes par la dynamique de la biodiversité locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Pôle Armorique, Amériques, Atlantique de la MSHB – Regards croisés sur le littoral, 23-24 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a classification of mobility between 14500 and 9500 cal BP in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One the move: Mobility of people, objects and ideas between the LGM and the beginning of the Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation géochimique de galets de silex marins de la baie d’Audierne (Sud-Ouest du Massif armoricain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Spinelli Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirrec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat mésolithique de Beg-er-Vil à Quiberon : creuser, trier, analyser, reconstituer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Oceanside". Actualité de recherches archéologiques littorles et marines d'Europe et au-delà, Séminaire archéologique de l'ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences et Histoire (CReAAH), Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic transversal arrowheads from the Atlantic coast of France and northern Spain: functional approach through the use-wear methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond use-wear traces: on tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AWRANA : Archaeological Wear and Residue Analysts, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring pottery use in the Southwestern Atlantic Europe: an approach from the organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucquin Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teviec revisited: new insights on a Late Mesolithic Coastal Atlantic Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux récents sur le Paléolithique moyen du Finistère : le site de Roc’h Santeg Leton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Le Paléolithique en Finistère : actualités de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Plouhinec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téviec revisited ‘The best wine comes from old bottles’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP Congres - Session 20/2-Shell mounds, shell middens and coastal resources (G. Bailey et al. org.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIDE Interactive and Non-destructive Solution for Introspection in Digital Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the use of things to the status of the dead: Téviec and Hoëdic (Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 4-9 Sept. 2018 Barcelona, Spain - Session 745: Grave Good Biographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme des mobilités humaines et cycles environnementaux dans le Mésolithique atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Onfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg er Vil, fin de chantier ! Le mésolithique morbihannais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Musée de Carnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Carnac, Sep 2018, Carnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New paradigms in the exploitation of Mesolithic shell middens in Atlantic France: a review of the last 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prehistoric rock shelter in the middle of the Channel (Brittany, France): maritime threats and archaeological solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal arrowheads of the Mesolithic in Brittany: functional approach through a ballistic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic of Sharbithat (Dhofar, Sultanate of Oman) typological, technological, and experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Meeting of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, London, United Kingdom. pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Practices in the Mesolithic of Brittany : A Multi-Modal Digital Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Imaging in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lithothèque PETRA : un outil à l'usage des archéologues du grand-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Bases de données et Matériauthèques" - Réseau CAIRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau CAIRN, Mar 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières céramiques de la côte atlantique française : l'apport des analyses des résidus organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucquin Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modal digital analysis of a mesolithic clavicle : preserving and studying the oldest human bone in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 3D Imaging in Cultural Heritage Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentes et ravines des mondes mésolithiques : vers une perspective plus symétrique de la néolithisation atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’introspection numérique pour les objets archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Sud et Nord, du nouveau à l'Ouest : l'éperon de Buxerolles &amp;quot;La Grande Sablière&amp;quot; (Vienne), une occupation néolithique de longue durée : résultats préliminaires de la fouille préventive menée en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Poissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago-Szekeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la tombe au territoire" et actualité de la recherche : actes des 11e Rencontres méridionales de la Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongements continentaux et atlantiques de la néolithisation méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » &amp; Actualité de la recherche, 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to Beg-er-Vil : from taphonomy to spatial analysis of a mesolithic dwelling in Atlantic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archeologists (EAA), Aug 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take shelter!!! The contribution of rock-shelter archaeology to understanding the socio-economic organization of Final Paleolithic/Mesolithic societies in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA Congress, session "Archaeology and Geoarchaeology of rock-shelters and caves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, 2015, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous aux abris !!! Contribution de l'Archéologie des abris sous roche pour la compréhension des organisations socio-économiques du Paléolithique final et du Mésolithique dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. Workshop Tardiglaciaire et Mésolithique atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Mesolithic notched blades from Western Europe and North Africa: technological and functional variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toomaï Boucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Use-Wear Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Faro, Portugal. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Azilian on the edge of the world: technical systems and mobility in the northwest of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. XVII MundialCongress of Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Néolithique ancien : les outils du changement : critique des méthodes (session H)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascale Depaepe, May 2010, Bordeaux, France. pp.337-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse aux haltes sur un site azilien de l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haltes de chasse en Préhistoire : quelles réalités archéologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.271-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late Mesolithic of Western Europe: origins and diffusion of blade and trapeze industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreto Garcia-Puchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2010 - The 8th International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pablo Arias, Sep 2010, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Mesolithic notched blades: tools for plant working ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO 2010 The Eight International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésolithique final et Néolithique ancien autour du détroit : une perspective septentrionale (Atlantique / Méditerranée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The last hunter-gatherers and the first farming communities in the South of the Iberian peninsula and North of Morocco, Workshop, Faro, novembre 2009. Faro, Universidade do Algarve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Faro, Portugal. pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Mesolithic of Western Europe: a technological approach of the blade and trapeze industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2010 - The 8th International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des territoires et exploitations alimentaires à la fin du Mésolithique en Bretagne : chronique d'une mort annoncée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vvv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, val de Loire, France. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la péninsule Ibérique : vers une nouvelle évaluation du mirage africain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Congrès Préhistoriuque de France: "Un siècle de construction du discours scientifique en préhistoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.133-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du Néolithique ancien méditerranéen dans la néolithisation de l'Europe atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle du Néolithique ancien méditerranéen dans la néolithisation de l'Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Périgueux, France. pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin des temps glaciaires sur le massif armoricain : balbutiements des modèles chronologiques, culturels et économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mésolithique final en Bretagne et en Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire de l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand et Nicolas Naudinot. Presse universitaires de Rennes, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5000 ans av. J.-C. en Morbihan : le Néolithique s'explique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Crowch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil départemental du Morbihan, 175 p., 2022, Histoire &amp; Patrimoine en Morbihan, 9782860560313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes 32e colloque interrégional sur le Néolithique, Le Mans, 24-25 novembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 470 p., 2021, Mémoire LV, 9791090534650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-histoires : la conquête des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche Midi, 2018, 978-2-7491-5917-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes de la fonction des habitats à l’organisation de l’espace littoral. Actes de la séance de la Société préhistorique française, Rennes, 10-11 avril 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Séances de la Société préhistorique française, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Néolithique ancien - Les outils du changement : critique des méthodes (session H), in JAUBERT (J.), FOURMENT (N.) et DEPAEPE (P.) éd., Transitions, ruptures et continuité durant la Préhistoire, actes du XXVIIe Congrès préhistorique de France (Bordeaux - Les Eyzies, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société préhistorique française, pp.215, 2013, 9782913745544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des feux dans la vallée. Les habitats du Mésolithique et du Néolithique récent de l’Essart à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR - Presses universitaires de Rennes, 246 p., 2009, Archéologie et Culture, 978-2-7535-0834-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation de l’ouest de la France : caractérisation des industries lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAR Publishing, 381 p., 1999, British Archaeological Reports. International Series 748, 9780860549826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : L'Anse à Henry (Pré-Inuit) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps du Mésolithique : construction et zones de fragilité de l'échafaudage chronologique (effet de plateau, effet réservoir, stratégie d'échantillonnage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte des Perrats (Agris, Charente). Fouille programmée pluriannuelle 2006-2008 : rapport intermédiaire 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ducongé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essart (Poitiers, Vienne). Occupations du Mésolithique final et du Néolithique récent en bordure du Clain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'opéartion de sondage archéologique sur le Domaine Public Maritime : barrage de pêcherie &amp;quot;Gored ar Cuisnier&amp;quot;,île de Kemenez (Le Conquet, Finistère), OA-4709 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Delamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’archipel de Saint-Pierre et Miquelon (Prospections pédestres - août 2020 et Analyses géochimiques - décembre 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borthaire Cédric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - CReAAH; Université Rennes 1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de l’Anse-à-Henry, Saint-Pierre, Saint-Pierre et Miquelon, Rapport final d’opération de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université de Rennes 1; Université Laval (Québec, Canada). 2020, 169 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon : un habitat de chasseurs-cueilleurs maritimes de l’Holocène - Première année de post-fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Rennes 1; SRA Bretagne. 2019, 169 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon, Un habitat de chasseurs-cueilleurs maritimes de l’Holocène. Troisième année de fouille triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] N° de site : 56 186 0007, N° d’autorisation : n° 2016-027, SRA Bretagne; CReAAH. 2018, 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon, Un habitat du Mésolithique sur le littoral du Morbihan. Seconde année de fouille triennale 9 mai – 30 juin 2017, N° de site : 56 186 0007, N° d’autorisation : n° 2016-027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; SRA Bretagne. 2017, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon, Un habitat du Mésolithique sur le littoral du Morbihan. Première année de fouille triennale 5 septembre - 7 octobre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH. 2016, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de combustions allongées à pierres chauffées de la première moitié du Ve millénaire : bilan documentaire, origine géographique et chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe. InterNéo 2019, 33e colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carpet shell Ruditapes decussatus in archaeological context: insights on season of collection and coastal paleo-temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Split, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INTROSPECT – Méthodes d’introspection numérique interactive pour l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/Y5XR-JQ46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côtes et estrans du littoral Manche-Atlantique : une archéologie entre terre et mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71 p., 2019, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégor Marchand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser un sixième sens pendant la fouille : la vision magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés [Reading the soil in archaeology: field practices and comparative perspectives]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kai Fechner; Morgane Liard; Judit Deák; Mélanie Fondrillon; Jean-Baptiste Rigot; Philippe Husi; Carine Carpentier; Olivier Blin, Nov 2023, Tours, France. 20 p., </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/qqdc-3a08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser l’oxyde de manganèse de Beg-er-Vil (Quiberon, Morbihan). Quand les mésolithiques bretons broyaient du noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Puaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bénard-Rocherullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05228090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological innovations in the mountains: Neolithic pottery in the Western Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urko Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Barandiaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th annual meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Projet Archéologique de l’Archipel de Saint-Pierre et Miquelon : lignes de force et bilan d’étape 2018-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Bhiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l’Ouest « En regardant la mer » : actualité des recherches archéologiques littorales et marines d’Europe et au-delà.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CReAAH, Dec 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, caboter, revenir : comment comprendre le nomadisme maritime en France durant la Préhistoire holocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être nomade au fil des temps passés, présents et futurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aline Averbouth; Serge Bahuchet; Nejma Goutas; S. Mazella, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du paysage littoral de l'archipel de Nain (Labrador, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Recq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Bhiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Barbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarcheology and Prehistory of the Saint-Pierre-et-Miquelon archipelago: theoretical issues, methods and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borthaire Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Webinar « Investigate the shore, sound the past: new methods and practices in maritime prehistory »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie du paysage littoral de l'archipel de Nain (Labrador, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Recq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Bhiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Todisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Barbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the Brittany coast in the Mesolithic: from formation processes of shell middens to the socio-economic practices of the last hunter-gatherer-fishermen, the case study of Beg-er-Vil (Quiberon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nukushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living on the coast: maritime hunter-fisher-gatherers, shell middens and the use of marine resources in Mesolithic Europe, Meso'2020 - Tenth International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the Brittany coast in the Mesolithic period: from formation processes of shell middens to the socio-economic practices of the last hunter-gatherer-fishermen, the case study of Beg-er-Vil (Quiberon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nukushina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso'2020 - Dixième congrès international sur le Mésolithique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of agro-pastoral societies on biodiversity: palaeogenomic, palaeoecological and archaeological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Utge-Buil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Webinar « Investigate the shore, sound the past: new methods and practices in maritime prehistory »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03075330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les silex des cordons marins, source de matière première au cours de la Préhistoire. Exemple des galets de la baie d'Audierne (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a classification of mobility between 14500 and 9500 cal BP in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One the move: Mobility of people, objects and ideas between the LGM and the beginning of the Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation en Atlantique Nord : étude d'une modification du rapport à la nature des populations maritimes par la dynamique de la biodiversité locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Pôle Armorique, Amériques, Atlantique de la MSHB – Regards croisés sur le littoral, 23-24 mai 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation géochimique de galets de silex marins de la baie d’Audierne (Sud-Ouest du Massif armoricain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Spinelli Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirrec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme des mobilités humaines et cycles environnementaux dans le Mésolithique atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Onfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Rencontres Nord-Sud de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the use of things to the status of the dead: Téviec and Hoëdic (Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 4-9 Sept. 2018 Barcelona, Spain - Session 745: Grave Good Biographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat mésolithique de Beg-er-Vil à Quiberon : creuser, trier, analyser, reconstituer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Oceanside". Actualité de recherches archéologiques littorles et marines d'Europe et au-delà, Séminaire archéologique de l'ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences et Histoire (CReAAH), Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic transversal arrowheads from the Atlantic coast of France and northern Spain: functional approach through the use-wear methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond use-wear traces: on tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AWRANA : Archaeological Wear and Residue Analysts, May 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring pottery use in the Southwestern Atlantic Europe: an approach from the organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucquin Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSIDE Interactive and Non-destructive Solution for Introspection in Digital Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage 2018 - 3rd International Congress &amp; Expo, IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, San Francisco, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téviec revisited ‘The best wine comes from old bottles’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th UISPP Congres - Session 20/2-Shell mounds, shell middens and coastal resources (G. Bailey et al. org.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux récents sur le Paléolithique moyen du Finistère : le site de Roc’h Santeg Leton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Le Paléolithique en Finistère : actualités de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Plouhinec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teviec revisited: new insights on a Late Mesolithic Coastal Atlantic Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimee Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prehistoric rock shelter in the middle of the Channel (Brittany, France): maritime threats and archaeological solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg er Vil, fin de chantier ! Le mésolithique morbihannais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Musée de Carnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Carnac, Sep 2018, Carnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New paradigms in the exploitation of Mesolithic shell middens in Atlantic France: a review of the last 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversal arrowheads of the Mesolithic in Brittany: functional approach through a ballistic experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe congrès mondial de l’Union internationale des sciences préhistoriques et protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union internationale des sciences préhistoriques et protohistoriques (UISPP), Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic of Sharbithat (Dhofar, Sultanate of Oman) typological, technological, and experimental approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Meeting of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, London, United Kingdom. pp.219-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lithothèque PETRA : un outil à l'usage des archéologues du grand-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Bases de données et Matériauthèques" - Réseau CAIRN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau CAIRN, Mar 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Mortem Practices in the Mesolithic of Brittany : A Multi-Modal Digital Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Imaging in Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières céramiques de la côte atlantique française : l'apport des analyses des résidus organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucquin Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-modal digital analysis of a mesolithic clavicle : preserving and studying the oldest human bone in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 - 3D Imaging in Cultural Heritage Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentes et ravines des mondes mésolithiques : vers une perspective plus symétrique de la néolithisation atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque interrégional sur le Néolithique, Statut des objets, des lieux et des Hommes au Néolithique &amp; Actualité de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’introspection numérique pour les objets archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophane Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Sud et Nord, du nouveau à l'Ouest : l'éperon de Buxerolles &amp;quot;La Grande Sablière&amp;quot; (Vienne), une occupation néolithique de longue durée : résultats préliminaires de la fouille préventive menée en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Poissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago-Szekeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la tombe au territoire" et actualité de la recherche : actes des 11e Rencontres méridionales de la Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongements continentaux et atlantiques de la néolithisation méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Entre deux mers » &amp; Actualité de la recherche, 12e Rencontres Méridionales de Préhistoire récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bayonne, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to Beg-er-Vil : from taphonomy to spatial analysis of a mesolithic dwelling in Atlantic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archeologists (EAA), Aug 2016, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take shelter!!! The contribution of rock-shelter archaeology to understanding the socio-economic organization of Final Paleolithic/Mesolithic societies in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAA Congress, session "Archaeology and Geoarchaeology of rock-shelters and caves"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for American Archaeology, 2015, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous aux abris !!! Contribution de l'Archéologie des abris sous roche pour la compréhension des organisations socio-économiques du Paléolithique final et du Mésolithique dans l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national. Workshop Tardiglaciaire et Mésolithique atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Azilian on the edge of the world: technical systems and mobility in the northwest of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. XVII MundialCongress of Prehistoric and Protohistoric Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Burgos, Spain, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Mesolithic notched blades from Western Europe and North Africa: technological and functional variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gibaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toomaï Boucherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Use-Wear Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Faro, Portugal. pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Néolithique ancien : les outils du changement : critique des méthodes (session H)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIe Congrès préhistorique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascale Depaepe, May 2010, Bordeaux, France. pp.337-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse aux haltes sur un site azilien de l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haltes de chasse en Préhistoire : quelles réalités archéologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.271-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Mesolithic notched blades: tools for plant working ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO 2010 The Eight International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late Mesolithic of Western Europe: origins and diffusion of blade and trapeze industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreto Garcia-Puchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2010 - The 8th International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pablo Arias, Sep 2010, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésolithique final et Néolithique ancien autour du détroit : une perspective septentrionale (Atlantique / Méditerranée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The last hunter-gatherers and the first farming communities in the South of the Iberian peninsula and North of Morocco, Workshop, Faro, novembre 2009. Faro, Universidade do Algarve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Faro, Portugal. pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Mesolithic of Western Europe: a technological approach of the blade and trapeze industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Crombé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meso 2010 - The 8th International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01892429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des territoires et exploitations alimentaires à la fin du Mésolithique en Bretagne : chronique d'une mort annoncée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vvv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, val de Loire, France. s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique ancien de la péninsule Ibérique : vers une nouvelle évaluation du mirage africain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Congrès Préhistoriuque de France: "Un siècle de construction du discours scientifique en préhistoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.133-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du Néolithique ancien méditerranéen dans la néolithisation de l'Europe atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rôle du Néolithique ancien méditerranéen dans la néolithisation de l'Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Périgueux, France. pp.213-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fin des temps glaciaires sur le massif armoricain : balbutiements des modèles chronologiques, culturels et économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mésolithique final en Bretagne et en Pays-de-la-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des roches et des Hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.485-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backed pieces at Sharbithat SHA-10 (Sultanate of Oman). Technological issues and chronological assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta Praehistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.2-18. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4312/dp.51.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sort la tête de l'amas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.447-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries lithiques de la fin du Paléolithique et du Mésolithique de la grotte Rochefort (Saint-Pierre-sur-Erve, Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.373-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On sort la tête de l’amas ? Étude architecturale et géoarchéologique d’une structure circulaire en périphérie de l’amas coquillier de Beg-er-Vil (Quiberon, Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.447-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic ancestry and social dynamics of the last hunter-gatherers of Atlantic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana G Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Peyroteo-Stjerna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Bernhardsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Proceedings of the National Academy of Sciences of the United States of America, 121 (10), pp.e2310545121. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2310545121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des roches et des hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie lithique des premiers chasseurs-collecteurs maritimes d'Arabie : la grotte de Natif 2 (Dhofar, Sultanat d'Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.399-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retard à l’allumage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.543-569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropic and climatic impacts on biodiversity during the Mesolithic-Neolithic transition in North-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 714, pp.109586. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2024.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human mobility patterns and environmental cycles during the Mesolithic of Western France Interdisciplinary studies into the shell midden site of Beg-er-Vil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.421-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Mobility Patterns and Environmental Cycles during the Mesolithic of Western France: Interdisciplanry Studies into the Shell Midden Site of Beg-Er-Vil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.421-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, réseaux et saisonnalité dans l'archipel de Saint-Pierre-et-Miquelon sur le temps long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Losier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Borthaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3), pp.573-602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve years of the &#039;Arabian Seashores&#039; project: How the extensive investigation of coastal Oman changed the paradigm of the Arabian Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sclerochronological and geochemical study of the carpet shell Ruditapes decussatus in archaeological contexts: A potential tool for season of collection and coastal paleo-temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.103827. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03955850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Late Neolithic cultural horizon of Southern Arabia: The case of Sharbithat 10 (Dhofar, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100429. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2023.100429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03963943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Investigate the Shore, Sound out the Past: Methods and Practices of Maritime Prehistory, 19, pp.11-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir, caboter, revenir : comprendre la mobilité maritime dans la France atlantique durant le Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171 (171), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.14617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistic Study of the Late Mesolithic Industries in Western France: Combined Principal Coordinate Analysis and Use-Wear Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Hauguel-Bleuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (1), pp.20220306. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What relations between North Africa and Europe in the Early Holocne?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tabona. Revista de Prehistoria y de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.257-277. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.tabona.2022.22.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles relations entre l'Afrique du Nord et l'Europe au début de l'Holocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther López-Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tabona. Revista de Prehistoria y de Arqueología </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22, pp.13-34. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25145/j.tabona.2022.22.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-depth modelling and the effect of including – or not – shared errors across sets of OSL samples: The case study of Beg-er-Vil (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.101311. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2022.101311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03652926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The latest Neolithic conquest of &quot;new territories&quot; in the Arabian Sea: The Al-Hallaniyat Archipelago (Kuria Muria, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Borgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2021.2015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Different Digitization Methods for the Analysis of Cut Marks on the Oldest Bone Found in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Gaugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12031381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peril of the sea for the Mesolithic sites of Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, pp.87 - 96. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.13340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic long-distance exchanges in Southern Arabia: A supposed road for the ‘Jade’ axes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Kindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.103116. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New paradigms in the exploitation of Mesolithic shell middens in Atlantic France: The example of Beg-er-Vil, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 584, pp.59-71. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique en Cornouaille (Finistère). Une approche techno-économique des industries lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Hauguel-Bleuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bougio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duvollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.6458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting transfers of rocks during the Mesolithic in the West of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (2), 22 p. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.5169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Néolithique atlantique au péril des mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dérèglement climatique, péril sur le patrimoine, 401, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’archipel de Saint-Pierre et Miquelon : les occupations humaines de l’Anse-à-Henry à l’épreuve de l’érosion littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (2), pp.348-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost souls still whisper on the Mesolithic island of Les Birvideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesolithic Miscellany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (2), pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient in dairy production with the introduction of farming in Atlantic Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lucquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Robson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Carlo Colonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.2036. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-15907-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au milieu des flots, l’abri-sous-roche de Roc’h Santeg Leton (Santec, Finistère). Une fouille d’urgence d’occupations du Paléolithique moyen à l’âge du Fer en stratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (1), pp.67-122. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humans and their environment on the Médoc coastline from the Mesolithic to the Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Evolution de l'environnement et archéologie du littoral lord-médocain (Gironde, France), 30 (1), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.11201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le macro-outillage en pierre du Mésolithique atlantique : un référentiel bien daté sur l’habitat littoral de Beg-er-Vil (Quiberon, Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Henin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nukushina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (4), pp.615-656. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2019.15050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estran : un espace fantasmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.5-6. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbes et légendes autour de l’île mésolithique des Birvideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'océan : soupe nourricière ou autoroute de l'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : The Early Mesolithic in Northern Italy and Southern France, Visentin Davide (2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.394-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic dwelling structures from methodological approaches to archaeological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Gutierrez-Zugasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.902-904. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before the spatial analysis of Beg-er-Vil: A journey through the multiple archaeological dimensions of a Mesolithic dwelling in Atlantic France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.973-983. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique dans l'espace : une nouvelle modalité de prospection au sol à Croas ar Burzhud (Bodilis, Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Hauguel-Bleuven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Picart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.23-50. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.4787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes de mobilité au Mésolithique l’abri-sous-roche de Pont-Glas à Plounéour-Ménez (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.225-288. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil ou la transformation d’un amas coquillier en habitat littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (2), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2017.14779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why this revolution? Explaining the major technical shift in Southwestern Europe during the 7th millennium cal. BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 428 (Part B), pp.73-85. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique à Hoedic : la lumière viendra-t-elle de Quiberon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melvan - La Revue des deux îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges d’habitat du Néolithique ancien de Quimper, Kervouyec (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tinévez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (2), pp.269-316. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2015.14522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous aux abris ! Les occupations du Paléolithique final et du Mésolithique dans les cavités naturelles du Massif armoricain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 112 (3), pp.517-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’archéologie subaquatique au projet européen &amp;quot;ARCH-MANCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.21-43. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/DXWE2681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of ‘splendid isolation’: a continental perspective on the Old Quay discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (346), pp.974--976. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2015.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vivants et des morts à « La Grande Sablière » à Buxerolles (Vienne) au Néolithique puis au Moyen Âge : premières données de la fouille préventive menée en 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Poissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago-Szekeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier et second Mésolithique : et au-delà des techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Des techniques aux territoires : nouveaux regards sur les cultures mésolithiques, Actes de la table-ronde, 22-23 novembre 2012, 6, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lames à coches du second Mésolithique : des outils dédiés au travail des plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (1), pp.25-46. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2013.14227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic in West Brittany: New discoveries at Pen Hoat Salaiin (Pleuven, Finistere, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (2), pp.195-237. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations mésolithiques de Pen Hoat Salaün en Bretagne : premiers résultats de la fouille préventive et retour d’expérience sur les méthodes employées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deloze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Vissac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (3), pp.457 - 494. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2012.14171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse aux haltes sur un site azilien de l'Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P@lethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?), pp.271-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-an-Dorchenn (Plomeur, Finistère) : une fenêtre ouverte sur l’exploitation du littoral par les peuples mésolithiques du VIe millénaire dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Carrión Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (2), pp.227-290. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2010.13929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat azilien en Anjou : les Chaloignes à Mozé-sur-Louet (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.1-111. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2009.2475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creuser puis brûler : foyers et carrières néolithiques de Mazières-en-Mauges « le Chemin Creux » (Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Carrión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (4), pp.735-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique d'Europe occidentale : origines et gradient chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmine Collina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Fondation Fyssen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.160-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations mésolithiques de la pointe Saint-Gildas à Préfailles (Loire-Atlantique) dans leur cadre paléoenvironnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49, pp.161-195. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2007.2454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat de la fin du Mésolithique dans le Centre-Ouest de la France : L’Essart à Poitiers (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvène Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (1), pp.10-38. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anthro.2006.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des productions lithiques du Premier au Second Mésolithique en Bretagne et en l'Irlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Jacques Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 103 (2), pp.275-290. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2006.13433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00145576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts, blocages et filiations entre les aires culturelles mésolithiques et néolithiques en Europe atlantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.541-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerliezoc en Plouvien (Finistère). Regards croisés sur un habitat du Mésolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Moalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20, pp.53-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations néolithiques du vallon des Ouchettes (Plassay, Charente-Maritime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 44, pp.2-120. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.2002.2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néolithisation de la France de l’Ouest : témoignages Villeneuve-Saint-Germain, Cerny et Chambon sur la Loire angevine et atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Ménanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Poissonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 41, pp.223-248. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1999.2165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat Villeneuve-Saint-Germain du Haut-Mée (Saint-Étienne-en-Coglès, Ille-et-Vilaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Audren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 95 (1), pp.41-76. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.1998.10734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral de l’Atlantique nord, un patrimoine à l’épreuve des flots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des sites archéologiques menacés. Patrimoine à protéger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarcheology and Prehistory of the St Pierre and Miquelon archipelago: theoretical issues, methods and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borthaire Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand; Pierre Stéphan; Yvan Pailler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigate the shore, sounding the past : methods and practices of maritime prehistory / Explorer la côte, sonder le passé : méthodes et pratiques de la préhistoire maritime. Actes de la séance de la Société préhistorique française de Brest (décembre 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-90, 2023, Séances de la Société préhistorique française, 19, 978-2-913745-92-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme des mobilités humaines et cycles environnementaux dans le Mésolithique atlantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Onfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sénépart I.; Thirault E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«(Im)mobiles ? » Circulation, échanges des objets et des idées, mobilités, stabilités des personnes et des groupes durant la Pré‐et Protohistoire en Europe occidentale, Acte des Troisièmes Rencontres Nord-Sud de Préhistoire récente. Lyon, 29-30 novembre - 1er décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.127-138, 2023, 978-2-35842-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and Limitations of Geomagnetic Prospecting for the Imaging of Prehistoric Sites in Coastal Areas: a Case Study of the Port Neuf Site (Hoedic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Moucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Teira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Arias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séances de la Société préhistorique française,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigate the Shore, Sound out the Past: Methods and Practices of Maritime Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.19-44, 2023, Séances de la Société préhistorique française, 19, 978-2-913745-92-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier, parcours fructueux d'un chercheur en Préhistoire, des falaises du Goëlo au laboratoire Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand; Nicolas Naudinot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire de l’Ouest de la France : Nouvelles perspectives en hommage à Jean-Laurent Monnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément n°12, Revue Archéologique de l'Ouest, Presses Universitaires de Rennes, pp.5-10., 2023, 978 2 7535 9371 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de combustion allongées à pierres chauffées de la première moitié du 5e millénaire av. J.-C. : bilan documentaire, origine géographique et chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Lefranc; Christophe Croutsch; Antony Denaire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enceintes néolithiques du nord-ouest de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions universitaires de Dijon, 2023, Arts, Archéologie et Patrimoine, 978-2-36441-486-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre le Mésolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.-M. Arbogast, A. Denaire, Š. Grando-Válečková, P. Lefranc, M. Mauvilly et S. van Willigen (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Oberlag à Wesaluri, itinéraire d'un préhistorien. Mélanges offerts à Christian Jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, Mémoires d'Archéologie du Grand Est (MAGE), pp.13-24, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Crowch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crowch A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5000 ans av. J.-C. en Morbihan : le Néolithique s'explique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil départemental du Morbihan, pp.118-129, 2022, Histoire et Patrimoine en Morbihan, 9782860560313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestic life by the ocean: Beg-er-Vil, ca 6200-6000 BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dušan Borić, Dragana Antonović and Bojana Mihailović (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foraging Assemblages: Papers Presented at the Ninth International Conference on the Mesolithic in Europe, Belgrade 2015. Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serbian Archaeological Society, pp.191-197, 2021, 9788684457181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of the 2019 archaeological interventions at Saint-Pierre et Miquelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provincial Archaeology Office - 2020 Annual Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.7-10, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Manolakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont; Grégor Marchand; Philippe Forré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes du 32e colloque interrégional sur le Néolithique, Le Mans 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-26, 2021, Mémoire LV, 9791090534650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the function of trapezoidal bitruncations from Beg-er-Vil (Quiberon, France) through the use-wear analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca Solana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Beyries, Caroline Hamon et Yolaine Maigrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Use-Wear Traces: Going from tools to people by means of archaeological wear and residue analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-170, 2021, 978-9464260014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentes et ravines des mondes mésolithiques : pour une perspective plus symétrique de la néolithisation atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Fromont, Grégor Marchand, Philippe Forré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique : actes du 32e colloque interrégional sur le Néolithique, Le Mans, 24-25 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-42, 2021, 979-10-90534-65-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degrés d’hydrosolubilité du Mésolithique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les derniers chasseurs, 40 après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin de la société archéologique Champenoise, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bart C. et Mazel F. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les sciences sociales, écrire en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.90-97, 2021, 978-2753583276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Take Shelter! Short-Term Occupations of the Late Paleolithic and the Mesolithic in the French Far West</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">João Cascalheira, Andrea Picin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short-Term Occupations in Paleolithic Archaeology. Definition and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.121-146, 2020, Interdisciplinary Contributions to Archaeology, 978-3-030-27402-3. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27403-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic networks of Atlantic France: the two faces of Brittany (7th and 6th millennia cal BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schülke A. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Landscapes of the Mesolithic: Human Engagement with the Coast from the Atlantic to the Baltic Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.202-226, 2020, 9781138303607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se loger au Mésolithique en Bretagne : fouilles, hypothèses, images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paillet Elena, Paillet Patrick et Robert Eric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages dans une forêt de symboles. Mélanges offerts au Professeur Denis Vialou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CEDARC, pp.203-210, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living and moving in Maitan: Neolithic settlements and regional exchanges in the southern Rub’ al-Khali (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Maiorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al Kindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vosges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gommery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretzke K., Crassard R. &amp; Y.H. Hilbert (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stone Tools of Prehistoric Arabia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.83-99, In press, Supplement to Volume 50 of the Proceedings of the Seminar for Arabian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un sens à l'autre et retour… La « flèche de Montclus » : un marqueur des interactions entre mésolithiques et néolithiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valdeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bori Sam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Sylvain Griselin; Christian Jeunesse; Frédéric Séara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique des Alpes à l'Atlantique (7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> millénaire). Table ronde internationale, Strasbourg, 3-4 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, AVAGE, pp.127-151, 2019, Mémoires d'archéologie du Grand Est, 978-2-9561936-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérald Musch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belle-Île-en-Mer au temps de la Préhistoire / Gérald Musch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions BIEMA, pp.6-8, 2019, 978-2-9567895-0-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie du second Mésolithique dans le Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick J Schulting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast, Sylvain Griselin, Christian Jeunesse, Frédéric Séara (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le second Mésolithique, des Alpes à l’Atlantique (VII° - V° millénaire). Table ronde internationale, Strasbourg, les 3 et 4 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-125, 2019, Mémoire d'Archéologie du Grand-Est (MAGE 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur le site de la Lède du Gurp (Grayan-et-l’Hôpital, Gironde) : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizé Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pablo Marticorena; Vincent Ard; Anne Hasler; Jessie Cauliez; Christophe Gilabert; Ingrid Sénépart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Entre deux mers» &amp; actualité de la recherche. Actes des 12e Rencontres Méridionales de Préhistoire Récente, Bayonne (Pyrénées-Atlantiques) – du 27 septembre au 1er octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives d'Écologie Préhistorique, pp.209-220, 2018, 978-2-35842-025-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et interprétation des structures en creux des sites mésolithiques de France atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Achard-Corompt, Emmanuel Ghesquière et Vincent Riquier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, pp.129-146, 2017, Séances de la Société préhistorique française, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et connectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Thiébault et al. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’Institut Écologie et environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-193, 2017, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;Des sociétés en mouvement, évolution des sociétés magdaléniennes et aziliennes des Alpes du nord françaises&amp;quot;, de Ludovic Mevel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Mevel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement, évolution des sociétés magdaléniennes et aziliennes des Alpes du nord françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, pp.9-10, 2017, Documents préhistoriques, 2735508412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les murs de l’Atlantique : aux origines du phénomène mégalithique dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Manolakakis, Nathan Schlanger, Anick Coudart (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archaeology -Identities &amp; Migrations. Hommages à Jean-Paul Demoule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Published by Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-408, 2017, 978-90-8890-520-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 600 avant notre ère - Pierres levées et haches de jade à l’occident du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 600 avant notre ère - Pierres levées et haches de jade à l’occident du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Seuil, pp.37-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chasseurs-cueilleurs maritimes entre terre et mer, entre diversité et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Gregor Marchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes. De la fonction des habitats à l’organisation de l’espace littoral / Archaeology of maritime hunter-gatherers. From settlement function to the organization of the coastal zone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-19, 2016, 2-913745-65-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à Beg-er-Vil. Nouvelles approches des chasseurs-cueilleurs maritimes de France Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Grégor Marchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes de la fonction des habitats à l’organisation de l’espace littoral. Actes de la séance de la Société préhistorique française, Rennes, 10-11 avril 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-319, 2016, Séances de la Société préhistorique française, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disparition des chasseurs-cueilleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Dortier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révolution dans nos origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Sciences Humaines, pp.66-73, 2015, 9782361063245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité circulaire et mobilité cyclique au Mésolithique : éléments d’identification par l’archéologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Naudinot, Liliane Meignen, Didier Binder, Guirec Querré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge, Actes des XXXVe rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions APDCA, pp.241-260, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living on the edge of the world : the Mesolithic communities of the atlantic coast in France and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bicho N., Detry C., Price T. D., and Cunha E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muge 150th: The 150th Anniversary of the Discovery of Mesolithic Shellmiddens, Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.273-285, 2015, 978-1443883764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mésolithique insulaire atlantique : systèmes techniques et mobilité humaine à l’épreuve des bras de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daire M.Y.,et al. (dir.), 2013. Ancient Maritime Communities and the Relationship between People and Environment along the European Atlantic Coasts, Proceedings of the HOMER 2011 Conference, British Archaeological Reports, International Series 2570, Oxford: Archaeopress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse diachronique des dynamiques insulaires (culture, environnement, économie) : l’île de Groix comme étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorena Audouard et Benjamin Gehres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Somewhere Beyond The Sea" The islands of Brittany (France): an archaeological, geographical and historical point of view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR – S2705, pp.1-13, 2015, British Archaeological Reports, International Series, 978 1 4073 1356 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la session H : Autour du Néolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions, ruptures et continuité durant la Préhistoire, actes du XXVIIe Congrès préhistorique de France (Bordeaux - Les Eyzies, 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-340, 2013, Volume 1 : Évolution des techniques - Comportements funéraires - Néolithique ancien, 2-913745-54-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition géographique, minéralogie et économie au cours de la Préhistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Marchand et G. Querré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roches et Sociétés de la Préhistoire. Entre massifs cristallins et bassins sédimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.123-137, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00674369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire de l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand et Nicolas Naudinot. Presse universitaires de Rennes, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5000 ans av. J.-C. en Morbihan : le Néolithique s'explique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Crowch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil départemental du Morbihan, 175 p., 2022, Histoire &amp; Patrimoine en Morbihan, 9782860560313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut des objets, des lieux et des Hommes au Néolithique. Actes 32e colloque interrégional sur le Néolithique, Le Mans, 24-25 novembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Forré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Publications Chauvinoises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 470 p., 2021, Mémoire LV, 9791090534650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-histoires : la conquête des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thiébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cherche Midi, 2018, 978-2-7491-5917-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes de la fonction des habitats à l’organisation de l’espace littoral. Actes de la séance de la Société préhistorique française, Rennes, 10-11 avril 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Séances de la Société préhistorique française, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Néolithique ancien - Les outils du changement : critique des méthodes (session H), in JAUBERT (J.), FOURMENT (N.) et DEPAEPE (P.) éd., Transitions, ruptures et continuité durant la Préhistoire, actes du XXVIIe Congrès préhistorique de France (Bordeaux - Les Eyzies, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société préhistorique française, pp.215, 2013, 9782913745544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des feux dans la vallée. Les habitats du Mésolithique et du Néolithique récent de l’Essart à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR - Presses universitaires de Rennes, 246 p., 2009, Archéologie et Culture, 978-2-7535-0834-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néolithisation de l’ouest de la France : caractérisation des industries lithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BAR Publishing, 381 p., 1999, British Archaeological Reports. International Series 748, 9780860549826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation en ligne des données de : L'Anse à Henry (Pré-Inuit) avec l'application web archeoViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">archeoViz platform maintainers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps du Mésolithique : construction et zones de fragilité de l'échafaudage chronologique (effet de plateau, effet réservoir, stratégie d'échantillonnage)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, p.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte des Perrats (Agris, Charente). Fouille programmée pluriannuelle 2006-2008 : rapport intermédiaire 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Gomez de Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ducongé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Manem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Essart (Poitiers, Vienne). Occupations du Mésolithique final et du Néolithique récent en bordure du Clain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'opéartion de sondage archéologique sur le Domaine Public Maritime : barrage de pêcherie &amp;quot;Gored ar Cuisnier&amp;quot;,île de Kemenez (Le Conquet, Finistère), OA-4709 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Delamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes et milieux : évolution, interactions. Rapport de conjoncture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Théry-Parisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Zeitoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Adalian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Paléotime; Service régional de l'archéologie Auvergne - Rhône-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’archipel de Saint-Pierre et Miquelon (Prospections pédestres - août 2020 et Analyses géochimiques - décembre 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borthaire Cédric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - CReAAH; Université Rennes 1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de l’Anse-à-Henry, Saint-Pierre, Saint-Pierre et Miquelon, Rapport final d’opération de fouille programmée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reginald Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lolita Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université de Rennes 1; Université Laval (Québec, Canada). 2020, 169 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon : un habitat de chasseurs-cueilleurs maritimes de l’Holocène - Première année de post-fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Calvo Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cuenca-Solana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Marquebielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Rennes 1; SRA Bretagne. 2019, 169 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon, Un habitat de chasseurs-cueilleurs maritimes de l’Holocène. Troisième année de fouille triennale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] N° de site : 56 186 0007, N° d’autorisation : n° 2016-027, SRA Bretagne; CReAAH. 2018, 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon, Un habitat du Mésolithique sur le littoral du Morbihan. Seconde année de fouille triennale 9 mai – 30 juin 2017, N° de site : 56 186 0007, N° d’autorisation : n° 2016-027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH; SRA Bretagne. 2017, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beg-er-Vil à Quiberon, Un habitat du Mésolithique sur le littoral du Morbihan. Première année de fouille triennale 5 septembre - 7 octobre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6566 CReAAH. 2016, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de combustions allongées à pierres chauffées de la première moitié du Ve millénaire : bilan documentaire, origine géographique et chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Lethrosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gâche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Merleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène des enceintes dans le Néolithique du nord-ouest de l’Europe. InterNéo 2019, 33e colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Saint-Dié-des-Vosges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The carpet shell Ruditapes decussatus in archaeological context: insights on season of collection and coastal paleo-temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Sclerochronology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Split, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INTROSPECT – Méthodes d’introspection numérique interactive pour l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap; IRISA/Inria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. , Archéologie : Imagerie numérique et 3D - 3e séminaire scientifique et technique de l’Inrap, 26-27 juin 2018, Rennes, 2019, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/Y5XR-JQ46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côtes et estrans du littoral Manche-Atlantique : une archéologie entre terre et mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71 p., 2019, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId491"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698999v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vosges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.51.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887150v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo-G&#243;mez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana G Sim&#245;es" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peyroteo-Stjerna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bernhardsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2310545121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Marchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877247v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.11.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740085v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Losier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Borthaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vosges" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12236" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03955850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Coz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103827" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2023.100429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193851v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Hauguel-Bleuven" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0306" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04162646v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillonnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14617" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.tabona.2022.22.01" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.tabona.2022.22.13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03652926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gagnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031381" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867162v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.13340" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Kindi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Musa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pavan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03009965v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bougio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvollet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.6458" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.5169" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03038747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02903723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02556750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cubas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15907-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca Solana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nukushina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15050" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6131" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02192657v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6196" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gutierrez-Zugasti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4787" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616329v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Bannier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Netter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.07.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.524" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14779" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.059" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01943930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02337826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Ru" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DXWE2681" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438613v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tin&#233;vez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14522" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245163v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.79" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01990338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14227" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147546v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2013.02.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2XTQ9DK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14171" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641884v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13929" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022735v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2475" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476237v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Collina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;ne Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bertin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2006.12.015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9S9N89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345858v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tessier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2007.2454" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Jacques Costa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13433" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068503v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josselin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moalic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406515v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2002.2052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cadot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2165" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907100v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Audren" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1998.10734" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159064v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Moucheron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teira" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165958v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borthaire C&#233;dric" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57837/accEs-libre-seance-19-investigate-the-shore-sounding-the-past.html" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04571000v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gache" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095497v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066634v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crowch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926773v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372696v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298594v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372707v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475873v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938717v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125776v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03038763v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440797v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27403-0_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03038777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092029v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391976v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373524v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J Schulting" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313515v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01943890v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947225v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944499v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01946906v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438670v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_41148_58512e3e298f5_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861528v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438594v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438626v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343227v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dutouquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112382v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00674369v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05228090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colers" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067636v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urko Santamaria" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cava" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barandiaran" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570929v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670897v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669481v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031948v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669519v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075330v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Utge-Buil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474965v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guiavarc'H" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877893v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474972v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474969v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirrec Querr&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088638v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02096135v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091293v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colonese" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091304v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Little" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291621v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885067v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885017v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155424v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onfray" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155369v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089154v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092712v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939686v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930741v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087482v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086140v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659855v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084531v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934257v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140535v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197328v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197332v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021727v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gibaja" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197323v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538949v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02023210v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813162v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreto Garcia-Puchol" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288189v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721180v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892429v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319040v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721109v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721067v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124901v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125240v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309074v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065991v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372685v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303752v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_47827/acces-libre-seance-6-archeologie-des-chasseurs-cueilleurs-maritimes-de-la-fonction-des-habitats-a-l-organisation-de-l-espace-littoral.html" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927414v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446254v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165576v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049843v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465714v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419590v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259809v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulestin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manem" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068574v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975059v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delamarre" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125780v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483466v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483456v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156447v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947008v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02452396v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481599v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461084v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734485v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/Y5XR-JQ46" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299247v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6111" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05630640v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/qqdc-3a08" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05228090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urko Santamaria" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cava" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barandiaran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670897v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Bhiry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Doar&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo G&#243;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Barbel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borthaire C&#233;dric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nukushina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Utge-Buil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Guiavarc'H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877893v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Spinelli Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirrec Querr&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Bannier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onfray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885017v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Little" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02096135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091293v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cubas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucquin Alexandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colonese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02155369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02092712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939686v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vosges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gagnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02084531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02140535v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gibaja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538949v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02023210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oreto Garcia-Puchol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01892429v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cromb&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319040v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721109v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvalho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124901v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125240v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887161v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698999v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vosges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.51.10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887150v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calvo-G&#243;mez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484098v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana G Sim&#245;es" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Peyroteo-Stjerna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bernhardsson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2310545121" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887134v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887171v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877247v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Aumont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.11.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740085v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Losier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Borthaire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12236" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03955850v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poulain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Coz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103827" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2023.100429" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04162646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166071v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.14617" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Hauguel-Bleuven" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0306" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680759v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther L&#243;pez-Montalvo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.tabona.2022.22.13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680755v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.tabona.2022.22.01" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03652926v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2022.101311" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631104v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.2015017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031381" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867162v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.13340" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335689v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al Kindi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Musa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pavan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103116" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03009965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.043" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372688v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bougio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvollet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.6458" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125768v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.5169" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03038747v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02903723v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ginald Auger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125789v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02556750v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Robson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carlo Colonese" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15907-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886901v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11201" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NZTWRJND-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02433790v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca Solana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15050" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299289v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6131" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024263v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6196" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02192657v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01808202v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gutierrez-Zugasti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.02.027" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616329v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Netter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.07.014" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493922v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4787" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717481v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Goffic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.524" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925190v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14779" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201993v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.059" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-232PMJQ0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01943930v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761653v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tin&#233;vez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14522" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438613v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02337826v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Ru" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DXWE2681" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.79" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-SNPGRPSJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01990338v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842682v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14227" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147546v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nicolas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;naff" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2013.02.002" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2XTQ9DK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791199v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Nicolas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14171" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197341v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641884v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n Marco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaudin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2010.13929" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022735v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2475" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458020v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Carri&#243;n" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476237v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Collina" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345858v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tessier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2007.2454" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066043v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;ne Michel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bertin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2006.12.015" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9S9N89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145576v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Jacques Costa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2006.13433" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068503v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778684v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Josselin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moalic" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406515v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Genre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2002.2052" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353505v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cadot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2165" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907100v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Audren" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1998.10734" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194262v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908304v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57837/accEs-libre-seance-19-investigate-the-shore-sounding-the-past.html" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165958v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159064v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Moucheron" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teira" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095497v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04571000v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gache" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926773v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066634v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crowch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298594v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372707v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03681272v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Manolakakis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://interneo.hypotheses.org/32e-colloque-interneo-le-mans-2017" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372696v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/bookviewer/9789464260007" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475873v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867199v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938717v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02440797v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27403-0_6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03038763v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125776v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03038777v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092029v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391976v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373524v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J Schulting" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313515v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carri&#232;re" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01943890v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473919v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947225v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944499v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01946906v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438670v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_41148_58512e3e298f5_1.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861528v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438594v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438620v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438626v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391960v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343227v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dutouquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112382v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00674369v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309074v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065991v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372685v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303752v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_47827/acces-libre-seance-6-archeologie-des-chasseurs-cueilleurs-maritimes-de-la-fonction-des-habitats-a-l-organisation-de-l-espace-littoral.html" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927414v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446254v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165576v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049843v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=archeoViz platform maintainers" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465714v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259809v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulestin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manem" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068574v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975059v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Delamarre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125780v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483466v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483456v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02156447v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947008v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02452396v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481599v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461084v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04734485v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/Y5XR-JQ46" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299247v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6111" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>