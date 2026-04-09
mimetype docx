--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -592,168 +592,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulletin céramologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des consommateurs ont perdu confiance dans le label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137. 1, pp.231-355</w:t>
+              <w:t xml:space="preserve">Politis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555784v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">hal-04794761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts alimentaires, un mode de consommation alternatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -769,1509 +713,1440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silomag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des circuits courts à la sécurité sociale de l’alimentation : économies concrètes et récit politique pour la solidarité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 90, pp.310-329. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1105099ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farmer vs. Industrial Practices: Impact of Variety, Cropping System and Process on the Quality of Durum Wheat Grains and Final Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Boury-Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1105099ar⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Valentin Avit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (5), pp.1093. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12051093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts de la crise de la Covid-19 sur les circuits courts de produits animaux : résultats d’enquêtes en début de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dehaudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (4), pp.261-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.4.5390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’innovation sociale réoriente l’innovation technologique dans les systèmes agroalimentaires : le cas des chaînes locales autour des blés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Echchatbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Rod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (64), pp.41-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.pr2.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes alimentaires de proximité à l’épreuve de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Darrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems 2020, n° 5, 2020 (5), pp.89-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of supply chains in a city’s food supply: a factor for resilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milo Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (2-3), pp.391-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41130-020-00120-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Amap aux supermarchés coopératifs, les consommateurs s'engagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935288v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Village Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, HS 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des réseaux personnels à l’épreuve des maladies graves et de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Réseaux sociaux et temporalités, 27, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/temporalites.4016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circuits courts alimentaires à l’heure du numérique: quels enjeux ? Une exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.37-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/FDWTG6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile émergence du marché de la prestation de services sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018/1 (36), pp.27-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sopr.036.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts alimentaires, un levier pour une consommation plus durable ? Le cas d’un marché de plein vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arielle Canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017/2 (31), pp.157-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negative Ties, Lost Ties, Latent Ties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ainhoa de Federico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Special Issue on Social Networks, 121 (1), pp.5-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0759106313509933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01517100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2281,305 +2156,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plateformes numériques au service d’une alimentation saine, locale et durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Smolinski, Jan; Chancé, Quentin; Lambert, Elisabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique, alimentation et proximité : illustrations à l'échelle bas-rhinoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.77-90, 2025, Espace et territoires, 978-2-7535-9849-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantified narratives: a research method that combines interviews and statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studying Food and Eaters: A Cocktail of Perspectives and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going gluten-free: individual trajectories of avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cœurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goulet, Frédéric; Vinck, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New horizons for innovation studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.71-87, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781803925554.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do alternative food networks contribute to changing food behaviours towards more sustainable diets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2589,756 +2464,756 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kevanny Kathleen; Prosperi Paolo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.409-149, 2023, Routledge Environment and Sustainability Handbooks, 9781032004860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommer sans gluten : trajectoires individuelles d’éviction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coeurquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Goulet, Frédéric; Vinck, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire sans, faire avec moins : les nouveaux horizons de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Sciences sociales, 978-2-35671-763-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment mettre en place des systèmes alimentaires et agricoles durables en luttant contre les inégalités sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745770v1</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe Régional d’experts sur le climat en Provence-Ales-Côte d’Azur (GREC-SUD). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face au changement climatique, quels systèmes alimentaires et agricoles privilégier en région Provence-Alpes-Côte d’Azur ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association pour l’innovation et la recherche au service du climat (AIR Climat)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-36, 2022, Les Cahiers du GREC-SUD, 9782491380045</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sociale de la démocratie alimentaire : quels enjeux pour la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bienabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...195 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Millet-Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neveu, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimentations démocratiques : pratiques, institutions, imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 322 p., 2022, Espaces politiques, 978-2-7574-3566-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.128637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les narrations quantifiées : une méthode qui combine entretien et analyse statistique des dynamiques biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 243 p., 2021, Collection Update Sciences &amp; Technologie, 978-2-7592-3346-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire sociologique de l’entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.259-274, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.chauv.2015.01.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs pluriactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Marie Chauvin; Michel Grossetti; Pierre-Paul Zalio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire sociologique de l'entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-274, 2014, Références, 978-2-7246-1640-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3348,147 +3223,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger au temps du coronavirus. Enquête sur les systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Darrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apogée Edition, 161 p., 2020, 9-782843-986840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3498,1259 +3373,1259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts et consommation locale : connaître et comprendre les comportements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les RDV de l'agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambre d'Agriculture des Pyrénées Orientales, Feb 2026, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation et appropriation des injonctions de l'alimentation durable dans une expérimentation de démocratie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Savoir ce que l’on mange ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CR17 « Sociologie et anthropologie de l’alimentation » de l'AISLF, Mar 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les narrations quantifiées pour l’analyse des chaînes relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chapus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">tuto@mate 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mate-SHS, Feb 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre rapport au bio : entre adhésion et méfiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confs Pops 2025-2026 : Les enjeux de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médiathèque Ivry-Sur-Seine, Dec 2025, *Ivry-Sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence de l'entourage sur la consommation de produits bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524316v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Faryssy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Agricole International - Tech&amp;Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambres d'agriculture, Sep 2025, Bourg-lès-Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expérimentations s’inspirant de la Sécurité sociale de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire GOS 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département ACT, Mar 2025, Online, France. 36p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la caractérisation des environnements alimentaires : retour d’expérience de l’Observatoire des Systèmes Alimentaires Territorialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Laval, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution alternative en France. Développements et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Expertise Climat, Apr 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier de chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence « Connaitre les métiers d'aujourd'hui, découvrir les métiers de demain. Après des études de Sociologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Mar 2024, Montech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multiplication des labels : quels impacts sur les consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démêlons les mots des agricultures durables : de l’agroécologie à l’agriculture régénératrice…de quoi parle-t-on ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire AGROSYS, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibilité à l’alimentation de qualité dans les épiceries participatives: enjeux et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intercoop francilienne 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La caravane Coop, COOP’COT, 400Coop, Apr 2024, Montreuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gluten : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Hérault fête la bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIVAM Bio 34, Oct 2024, Prades-le-Lez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place et quelle implication du consommateur dans les systèmes alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reterritorialisation de l'alimentation, quand circuits courts et résilience alimentaire vont de pair !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Mar 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How sustainable are territorialised food systems? A DELPHI approach for routine quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. ERSA Congress, Regional Science Dialogues for Peace and Sustainable Development,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique rime-t-il avec changement de pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheur CNRS - Usages collaboratifs du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jan 2024, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle des relations sociales dans la mise en place d'initiatives de distribution alimentaire pendant la crise du Covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4766,168 +4641,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Conférence francophone interdisciplinaire sur l'analyse des réseaux (Frognet24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Bordeaux, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un comité citoyen de l’alimentation comme espace d’empowerment et departicipation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et territoires de la pauvreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une alimentation saine, locale et durable : habitants, entrepreneurs, collectivités... Et si nous imaginions ensemble notre alimentation de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Projet alimentaire territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté d’agglomération de Saintes, Mar 2023, Saintes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des usages et besoins en données des PAT en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4943,155 +4900,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Inter-Equipe “Projets Alimentaires Territoriaux (PAT)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Innovation, Feb 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience des circuits courts et Covid 19 : regards croisés sur des adaptations portées par des producteurs et des citoyens pour faire face à la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5120,155 +4995,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du GOS 3 - Territorialisation des systèmes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département ACT INRAE, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif d’observation et d’analyse de l’expérimentation de caisse alimentaire commune de Montpellier : présentation des hypothèses et des méthodes à la croisée de l’évaluation et de la recherche-action participative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Solidarité Alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire UNESCO Alimentations du monde, Jun 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'encastrement relationnel des initiatives solidaires de distribution alimentaire pendant la crise du Covid 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5284,142 +5159,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire JEDI de l’UMR Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Innovation, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts alimentaires : principes, enjeux et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale des Adhérents Groupement de commandes Denrées 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement de commandes Denrées 33, Jun 2023, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des alternatives de distribution dans la végétalisation des consommations : le cas du supermarché coopératif La Cagette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Sociopolis : "La végétalisation des assiettes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR MoISA, Jun 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quelles conditions le numérique peut-il être au service d’une alimentation saine, locale et durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de clôture du projet NA'Stras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Feb 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do alternative food networks change diets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5435,293 +5448,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Launch of the Routledge Handbook of sustainable diets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalhousie Faculty of Agriculture, Dec 2023, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts alimentaires : diversité des modèles de sites de vente en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils numériques de commercialisation : adoption et usages par les producteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Alimentation locale, Jul 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et impacts des initiatives citoyennes sur la résilience des systèmes alimentaires pendant la crise du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5737,634 +5612,634 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CriseS et résilience territoriale et alimentaire : Mobilisation citoyenne et action des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et bilan carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Assises Régionales du REGAL Nouvelle-Aquitaine : Pour une écologie de l'alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREPAQ, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les narrations quantifiées : quatre échelles d’action et d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Narrations Quantifiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité alimentaire, notions et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RADAR 2022 - Agir à l'échelle territoriale pour lutter contre la précarité alimentaire et favoriser l'accès de tous à une alimentation de qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Acteurs des Démarches Alimentaires en Région AuRA, Sep 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et impacts des initiatives citoyennes de solidarité alimentaire pendant la crise du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Wambergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontre VOBSALIM34 : vers des solidarités alimentaires plus durables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des Acteurs de la Solidarité Occitanie; Chaire UNESCO Alimentations du Monde, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’observatoire des systèmes alimentaires territorialisés : vers un outil collectif pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ASTER : Systèmes agri-alimentaires Territorialisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UR ASTER, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts, consommation locale et numérique : quelles évolutions des pratiques des consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achats de produits alimentaires locaux en ligne : quelles évolutions des pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Alimentation locale, Nov 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux modèles alimentaires, la force du réseau : parole aux experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kemi Fakambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journée des innovations pour une alimentation durable (JIPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Agro Montpellier, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production participative de données sur les systèmes alimentaires : l'expérience de l'ObSAT avec l'UFC Que Choisir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6380,73 +6255,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser, construire et valoriser les méthodes participatives favorisant l'innovation pour la transformation des systèmes agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Innovation, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs relationnels favorables au changements de pratiques agricoles: une lecture opérationnelle des réseaux pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6475,264 +6350,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité alimentaire et réaction à la crise en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SAM-Systèmes Alimentaires en Méditerranée : crise sanitaire et adaptation des systèmes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR MOISA, May 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux du gluten : quand les consommateurs, producteurs et scientifiques font le marché sans le savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Echchatbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of food processes in organic short chains: the case of artisanal pasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6751,1833 +6626,1833 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFOAM - Organics International, Sep 2021, Rennes, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement aux changements de comportements alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le séminaire du Mois de la Transition Alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet Alimentaire inter-Territorial de la grande région Grenobloise, Oct 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles tendances de l’innovation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover dans le domaine agro-alimentaire : aspects réglementaires et nutritionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orchidali. FRA.; Bpi France. FRA., Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers des charges et circuits courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et cahiers des charges dans les systèmes agri-alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des relations sociales dans les trajectoires d’éviction du gluten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone des analystes des réseaux sociaux Frognet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’approvisionner localement, avec des produits sains/bio et de saison, est-ce possible pour tous et comment s’y prendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation à la santé environnementale et à l'éducation pour la santé environnementale : Module Alimentation durable et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Régional d'Education pour la Santé Provence-Alpes-Côte-d'Azur (CRES-Paca). Marseille, FRA., Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un observatoire de l’alimentation de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexistence des circuits d’approvisionnement et résilience alimentaire, le cas de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique; Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentes consommateurs et différenciation des bières régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La filière brassicole en Occitanie : journée d'échanges et de co-construction d'un plan d'action pour la relocalisation de la filière en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet &amp;quot;Gluten : mythe ou réalité&amp;quot; : aspects sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupe Céréales à Paille INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux autour de la gestion de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791554v1</w:t>
+                <w:t xml:space="preserve">Eric A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animation JEDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un observatoire de l’alimentation de proximité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tendances et débats autour de la reterritorialisation de l’alimentation (Ready) : résultats de l'enquête nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Alexandris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Reterritorialisation de l’alimentation INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02422212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chercheur face à ses différents commanditaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EthicHum, penser l'éthique avec les Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry - Montpellier 3 (UM3). Montpellier, FRA., Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation en circuits courts et de proximité, pratiques émergentes et risques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les réseaux pour étudier l’alimentation et les mangeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique; Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Séminaire MIAM - Méthodes d’Investigation de l’Alimentation et des Mangeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...111 lines deleted...]
-                <w:t xml:space="preserve">Tendances et débats autour de la reterritorialisation de l’alimentation (Ready) : résultats de l'enquête nationale</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourrir une ville : des circuits d'approvisionnement au réseau social spatialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milo Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone des analystes des réseaux sociaux Frognet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sur l'innovation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au coeur de l'innovation sociale : rencontre Inter ONVAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tête de Réseaux pour l’Appui Méthodologique aux Entreprises (TRAME). Paris, FRA., Nov 2018, Paris, France. pp.19 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’approvisionner localement, avec des produits sains/bio et de saison, est-ce possible pour tous et comment s’y prendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation à la santé environnementale et à l'éducation pour la santé environnementale : Module Alimentation durable et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité Régional d'Education pour la Santé Provence-Alpes-Côte-d'Azur (CRES-Paca). Marseille, FRA., Mar 2018, Marseille, France. pp.42 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les attentes des consommateurs et l'évolution de la filière agroalimentaire préfigurent l'alimentation de demain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Brusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chairopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Esnouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de réflexion sur la consommation et le modèle alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la consommation (INC). Paris, FRA., 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosumers' commitments in food co-ops : the case of &amp;quot;La Cagette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Daviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. ISA World Congress of Sociology: Power, violence and justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association (ISA). INT., Jul 2018, Toronto, Canada. pp.15 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magasins de producteurs, paniers, vente en réseaux, marchés à la ferme… ces circuits qui se multiplient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées Professionnelles de Rennes : Du poisson dans nos boîtes aux lettres ? Des nouveaux consommateurs à la vente en ligne, construisons l'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGROCAMPUS OUEST. Rennes, FRA., May 2018, Rennes, France. pp.10 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats WP2 : Effet acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité de Pilotage du projet "Gluten Mythe ou Réalité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE DIASCOPE - Domaine Expérimental de Melgueil (0398)., Sep 2018, Maugio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts alimentaires, un levier pour une consommation plus durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8593,457 +8468,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "Savoirs, Réseaux et Médiations" du LISST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA., Jan 2018, Toulouse, France. pp.10 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux circuits de distribution, nouvelles tendances de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audition devant la Section Prospective du CESER de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil économique, social et environnemental régional (CESER). Rennes, FRA., Dec 2018, Rennes, France. pp.39 vues</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentes sociétales des citoyens et des consommateurs vis-à-vis des agriculteurs et des productions agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication positive : Réunion Vivéa pour les organismes de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vivéa. FRA., Jun 2018, Lattes, France. pp.18 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrations quantifiées : les problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Narrations quantifiées et trajectoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et accompagner les nouvelles tendances dans la consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles attentes des consommateurs, nouveaux systèmes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Nationale de Recherche pour l'Environnement (AllEnvie). FRA., Dec 2017, Paris, France. pp.29 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d’accès aux ressources et inégalités entre patients atteints d’un cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre le pouvoir sur sa consommation : naissance de l’engagement chez des consommateurs en circuit court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9059,741 +8934,741 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les problématiques de l'insertion professionnelle pour les diplômés de sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde Insertion du Master Médiation, Intervention Sociale, Solidarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer sa boîte après des études en sociologie, c'est possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mardis de la socio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d'entreprise en SHS, état des lieux et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Création d'entreprise : de la recherche à l'entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociologues entrepreneurs de l'Association Française de Sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "Savoirs, Réseaux et Médiations" du LISST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA., Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les narrations contrôlées et les chaînes relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du CNRS "Etudier les réseaux sociaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2012, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité entrepreneuriale en sciences humaines et sociales : relations sociales et dispositifs dans la création d’activité économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Doctoriales du GDR CNRS Economie &amp; Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation entre savoirs universitaires et pratiques professionnelles chez les sociologues praticiens entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congrès de l'Association internationale des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF Association Internationale des Sociologues de langue française. Toulouse, FRA., Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences humaines et sociales et activités économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "Savoirs, Réseaux et Médiations" du LISST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA., Apr 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’encastrement de l’activité économique en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS). Paris, FRA., Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques sociales de la création d'activités économiques en Sciences Humaines et Sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études du RT26 "Réseaux sociaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Mar 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9803,249 +9678,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricco : l'Observatoire des Prix en Circuits Courts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Shiny::INRAE 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participatory research on NCGS: are bread and pasta produced by farmers and manufacturers different?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. ICC Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10055,338 +9930,338 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« On peut trouver du bio pas cher, mais c’est une galère »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan carbone ne doit pas nécessairement être la seule boussole du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur quelle aide compter quand on est gravement malade ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, https://sms.hypotheses.org/9761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur quelle aide compter quand on est gravement malade ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10396,117 +10271,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir acteur de la gouvernance alimentaire sur son territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10516,104 +10391,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des chaînes relationnelles : un domaine de l'analyse de réseau sociaux à développer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10623,1057 +10498,1057 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition d'experts de la grande distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sénat - Commission d'enquête portant sur les marges des industriels et de la grande distribution. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Caisse alimentaire commune de Montpellier : une recherche-action de démocratie alimentaire. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Territoires à VivreS; Inrae; Cirad; Chaire Unesco Alimentations du Monde. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds Avenir Bio : Diversité et évolution des projets soutenus en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Felgerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sénat - Commission d'enquête portant sur les marges des industriels et de la grande distribution. 2026</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 5, Région Occitanie; INRAE. 2024, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Emeline Tête</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les outils numériques de vente en circuit court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Berlingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Territoires à VivreS; Inrae; Cirad; Chaire Unesco Alimentations du Monde. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] RMT Alimentation locale. 2020, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletins de partage (1, 2, 3, 4, 5, conclusif) « Manger au temps du coronavirus »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Darrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; RMT Alimentation locale; Terralim. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Amaury Felgerolles</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colin</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 5, Région Occitanie; INRAE. 2024, 4 p</w:t>
+                <w:t xml:space="preserve">hal-02864749v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des usages du numérique dans les circuits courts alimentaires et impacts potentiels sur leur durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RMT Alimentation locale. 2019, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des usages du numérique dans les circuits courts alimentaires et impacts potentiels sur leur durabilité [Synthèse du rapport d'étude]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] RMT Alimentation locale. 2020, 74 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RMT Alimentation locale. 2019, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...93 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MACARMA, maladies cancéreuses et ressources recherchées par les malades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS; RMT Alimentation locale; Terralim. 2020</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche en Santé Publique. 2017, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01603060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Act'Eau : acteurs des aires d'alimentation des captages et territoires de l'eau : rapport d'étude sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Thomas</w:t>
+                <w:t xml:space="preserve">Aurélie Roussary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...266 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...91 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11683,100 +11558,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneuriat en sciences humaines et sociales : sociologie d'un monde économique incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse Jean Jaurès, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02801730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11786,109 +11661,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience par groupes d’acteurs : synthèse lexicométrique des contributions par structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avis 89. Synthèse inclue dans la fiche 3. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11956,51 +11831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D9B19D8"/>
+    <w:nsid w:val="C6379DF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12187,51 +12062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregori-akermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7195-2434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194504859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.03.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couli&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise D&#233;trez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Jean Gran-Aymerich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105099ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Menguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Avit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demonceaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dehaudt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5390" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/FDWTG6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.036.0027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Canard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517100v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509933" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#339;urquetin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet-Amrani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/128637" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128637" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0259" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524290v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985461v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322009v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Faryssy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583049v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647991v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583139v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133090v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133123v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133004v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889897v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707810v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Wambergue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889834v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemi Fakambi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rouch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745826v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231789v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749354v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Moinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643110v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301878v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787380v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lachenal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789628v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791560v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738373v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791565v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Basset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brusa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chairopoulos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Daviron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791070v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791567v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791278v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791262v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607387v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603264v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606312v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606421v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603611v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608161v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602020v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607701v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002762v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606485v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904064v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u986" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791716v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baron" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458867v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524301v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742091v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03396254v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berlingen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752983v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752997v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603060v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595558v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801730v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390047v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregori-akermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7195-2434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194504859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.03.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105099ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Menguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Avit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demonceaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dehaudt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/FDWTG6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.036.0027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Canard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509933" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#339;urquetin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet-Amrani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/128637" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128637" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0259" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Faryssy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Wambergue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemi Fakambi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Moinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791326v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791640v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791554v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422212v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lachenal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791634v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791565v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Basset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brusa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chairopoulos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738350v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Daviron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791070v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791567v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603611v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u986" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791716v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524301v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03396254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berlingen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099287v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752983v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752997v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603060v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801730v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>