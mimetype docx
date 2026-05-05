--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -221,51 +221,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.112475. </w:t>
+              <w:t xml:space="preserve">, 2026, 65, pp.112475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -458,342 +458,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des consommateurs ont perdu confiance dans le label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circuits courts alimentaires, un mode de consommation alternatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silomag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reversing the trend of agrobiodiversity decline by co-developing food chains with consumers: a European survey for change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Dourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Enderli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46, pp.343-354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spc.2024.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des circuits courts à la sécurité sociale de l’alimentation : économies concrètes et récit politique pour la solidarité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1000,51 +1000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la crise de la Covid-19 sur les circuits courts de produits animaux : résultats d’enquêtes en début de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1134,51 +1134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’innovation sociale réoriente l’innovation technologique dans les systèmes agroalimentaires : le cas des chaînes locales autour des blés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Echchatbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1262,291 +1262,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coexistence of supply chains in a city’s food supply: a factor for resilience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2-3), pp.391-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00120-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les systèmes alimentaires de proximité à l’épreuve de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Darrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Systèmes alimentaires / Food Systems 2020, n° 5, 2020 (5), pp.89-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11062-0.p.0089⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03031978v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-02935288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Amap aux supermarchés coopératifs, les consommateurs s'engagent</w:t>
               </w:r>
@@ -1621,343 +1621,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les circuits courts alimentaires à l’heure du numérique: quels enjeux ? Une exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/FDWTG6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile émergence du marché de la prestation de services sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (36), pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.036.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamique des réseaux personnels à l’épreuve des maladies graves et de longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Réseaux sociaux et temporalités, 27, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/temporalites.4016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...180 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts alimentaires, un levier pour une consommation plus durable ? Le cas d’un marché de plein vent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2237,350 +2237,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Going gluten-free: individual trajectories of avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cœurquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Goulet, Frédéric; Vinck, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New horizons for innovation studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.71-87, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781803925554.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do alternative food networks contribute to changing food behaviours towards more sustainable diets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kevanny Kathleen; Prosperi Paolo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge handbook of sustainable diets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.409-149, 2023, Routledge Environment and Sustainability Handbooks, 9781032004860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantified narratives: a research method that combines interviews and statistical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studying Food and Eaters: A Cocktail of Perspectives and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Going gluten-free: individual trajectories of avoidance</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consommer sans gluten : trajectoires individuelles d’éviction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...120 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goulet, Frédéric; Vinck, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire sans, faire avec moins : les nouveaux horizons de l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2635,51 +2635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mettre en place des systèmes alimentaires et agricoles durables en luttant contre les inégalités sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2747,51 +2747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale de la démocratie alimentaire : quels enjeux pour la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,51 +2907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les narrations quantifiées : une méthode qui combine entretien et analyse statistique des dynamiques biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 243 p., 2021, Collection Update Sciences &amp; Technologie, 978-2-7592-3346-5. </w:t>
@@ -3237,90 +3237,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger au temps du coronavirus. Enquête sur les systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Darrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3709,204 +3709,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les expérimentations s’inspirant de la Sécurité sociale de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire GOS 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département ACT, Mar 2025, Online, France. 36p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'influence de l'entourage sur la consommation de produits bio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Faryssy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Agricole International - Tech&amp;Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambres d'agriculture, Sep 2025, Bourg-lès-Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322009v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05007684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la caractérisation des environnements alimentaires : retour d’expérience de l’Observatoire des Systèmes Alimentaires Territorialisés</w:t>
               </w:r>
@@ -3981,1101 +3981,1101 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le métier de chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence « Connaitre les métiers d'aujourd'hui, découvrir les métiers de demain. Après des études de Sociologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Mar 2024, Montech, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multiplication des labels : quels impacts sur les consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démêlons les mots des agricultures durables : de l’agroécologie à l’agriculture régénératrice…de quoi parle-t-on ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire AGROSYS, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibilité à l’alimentation de qualité dans les épiceries participatives: enjeux et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intercoop francilienne 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La caravane Coop, COOP’COT, 400Coop, Apr 2024, Montreuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gluten : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Hérault fête la bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIVAM Bio 34, Oct 2024, Prades-le-Lez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place et quelle implication du consommateur dans les systèmes alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reterritorialisation de l'alimentation, quand circuits courts et résilience alimentaire vont de pair !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Mar 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How sustainable are territorialised food systems? A DELPHI approach for routine quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">63. ERSA Congress, Regional Science Dialogues for Peace and Sustainable Development,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association, Aug 2024, Terceira Island, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique rime-t-il avec changement de pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole chercheur CNRS - Usages collaboratifs du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jan 2024, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel rôle des relations sociales dans la mise en place d'initiatives de distribution alimentaire pendant la crise du Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Conférence francophone interdisciplinaire sur l'analyse des réseaux (Frognet24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, May 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La distribution alternative en France. Développements et impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Expertise Climat, Apr 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résilience des circuits courts et Covid 19 : regards croisés sur des adaptations portées par des producteurs et des citoyens pour faire face à la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Connaitre les métiers d'aujourd'hui, découvrir les métiers de demain. Après des études de Sociologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Mar 2024, Montech, France</w:t>
+              <w:t xml:space="preserve">Webinaire du GOS 3 - Territorialisation des systèmes alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département ACT INRAE, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La multiplication des labels : quels impacts sur les consommateurs ?</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic des usages et besoins en données des PAT en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démêlons les mots des agricultures durables : de l’agroécologie à l’agriculture régénératrice…de quoi parle-t-on ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire AGROSYS, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Atelier Inter-Equipe “Projets Alimentaires Territoriaux (PAT)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Innovation, Feb 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...504 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un comité citoyen de l’alimentation comme espace d’empowerment et departicipation politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et territoires de la pauvreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une alimentation saine, locale et durable : habitants, entrepreneurs, collectivités... Et si nous imaginions ensemble notre alimentation de demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Projet alimentaire territorial"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté d’agglomération de Saintes, Mar 2023, Saintes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif d’observation et d’analyse de l’expérimentation de caisse alimentaire commune de Montpellier : présentation des hypothèses et des méthodes à la croisée de l’évaluation et de la recherche-action participative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...211 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5402,51 +5402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do alternative food networks change diets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5478,125 +5478,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précarité alimentaire, notions et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire RADAR 2022 - Agir à l'échelle territoriale pour lutter contre la précarité alimentaire et favoriser l'accès de tous à une alimentation de qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Acteurs des Démarches Alimentaires en Région AuRA, Sep 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques et impacts des initiatives citoyennes de solidarité alimentaire pendant la crise du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Wambergue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Rencontre VOBSALIM34 : vers des solidarités alimentaires plus durables ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Acteurs de la Solidarité Occitanie; Chaire UNESCO Alimentations du Monde, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les narrations quantifiées : quatre échelles d’action et d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Narrations Quantifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Apr 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation et bilan carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Assises Régionales du REGAL Nouvelle-Aquitaine : Pour une écologie de l'alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREPAQ, Nov 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’observatoire des systèmes alimentaires territorialisés : vers un outil collectif pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ASTER : Systèmes agri-alimentaires Territorialisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR ASTER, May 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circuits courts, consommation locale et numérique : quelles évolutions des pratiques des consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Achats de produits alimentaires locaux en ligne : quelles évolutions des pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Alimentation locale, Nov 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux modèles alimentaires, la force du réseau : parole aux experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemi Fakambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Journée des innovations pour une alimentation durable (JIPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, Mar 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production participative de données sur les systèmes alimentaires : l'expérience de l'ObSAT avec l'UFC Que Choisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyser, construire et valoriser les méthodes participatives favorisant l'innovation pour la transformation des systèmes agricoles et alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Innovation, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les facteurs relationnels favorables au changements de pratiques agricoles: une lecture opérationnelle des réseaux pour la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jun 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circuits courts alimentaires : diversité des modèles de sites de vente en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils numériques de commercialisation : adoption et usages par les producteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Alimentation locale, Jul 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et impacts des initiatives citoyennes sur la résilience des systèmes alimentaires pendant la crise du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5612,795 +6350,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CriseS et résilience territoriale et alimentaire : Mobilisation citoyenne et action des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707810v1</w:t>
-              </w:r>
-[...736 lines deleted...]
-                <w:t xml:space="preserve">hal-03745826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité alimentaire et réaction à la crise en France</w:t>
               </w:r>
@@ -6589,51 +6589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristel Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFOAM - Organics International, Sep 2021, Rennes, France. 6p</w:t>
@@ -6725,1567 +6725,1567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers un observatoire de l’alimentation de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’approvisionner localement, avec des produits sains/bio et de saison, est-ce possible pour tous et comment s’y prendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation à la santé environnementale et à l'éducation pour la santé environnementale : Module Alimentation durable et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Régional d'Education pour la Santé Provence-Alpes-Côte-d'Azur (CRES-Paca). Marseille, FRA., Mar 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexistence des circuits d’approvisionnement et résilience alimentaire, le cas de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique; Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentes consommateurs et différenciation des bières régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La filière brassicole en Occitanie : journée d'échanges et de co-construction d'un plan d'action pour la relocalisation de la filière en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet &amp;quot;Gluten : mythe ou réalité&amp;quot; : aspects sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coeurquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques du Groupe Céréales à Paille INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux autour de la gestion de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animation JEDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendances et débats autour de la reterritorialisation de l’alimentation (Ready) : résultats de l'enquête nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Alexandris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Reterritorialisation de l’alimentation INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02422212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation en circuits courts et de proximité, pratiques émergentes et risques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chercheur face à ses différents commanditaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EthicHum, penser l'éthique avec les Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry - Montpellier 3 (UM3). Montpellier, FRA., Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les réseaux pour étudier l’alimentation et les mangeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Séminaire MIAM - Méthodes d’Investigation de l’Alimentation et des Mangeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., Oct 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourrir une ville : des circuits d'approvisionnement au réseau social spatialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence francophone des analystes des réseaux sociaux Frognet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des relations sociales dans les trajectoires d’éviction du gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coeurquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence francophone des analystes des réseaux sociaux Frognet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahiers des charges et circuits courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et cahiers des charges dans les systèmes agri-alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles tendances de l’innovation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover dans le domaine agro-alimentaire : aspects réglementaires et nutritionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orchidali. FRA.; Bpi France. FRA., Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cahiers des charges et circuits courts</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les attentes des consommateurs et l'évolution de la filière agroalimentaire préfigurent l'alimentation de demain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Brusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chairopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Esnouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et cahiers des charges dans les systèmes agri-alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Atelier de réflexion sur la consommation et le modèle alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national de la consommation (INC). Paris, FRA., 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rôle des relations sociales dans les trajectoires d’éviction du gluten</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosumers' commitments in food co-ops : the case of &amp;quot;La Cagette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Coeurquetin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Daviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone des analystes des réseaux sociaux Frognet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19. ISA World Congress of Sociology: Power, violence and justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association (ISA). INT., Jul 2018, Toronto, Canada. pp.15 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur l'innovation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au coeur de l'innovation sociale : rencontre Inter ONVAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tête de Réseaux pour l’Appui Méthodologique aux Entreprises (TRAME). Paris, FRA., Nov 2018, Paris, France. pp.19 vues</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’approvisionner localement, avec des produits sains/bio et de saison, est-ce possible pour tous et comment s’y prendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation à la santé environnementale et à l'éducation pour la santé environnementale : Module Alimentation durable et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité Régional d'Education pour la Santé Provence-Alpes-Côte-d'Azur (CRES-Paca). Marseille, FRA., Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Comité Régional d'Education pour la Santé Provence-Alpes-Côte-d'Azur (CRES-Paca). Marseille, FRA., Mar 2018, Marseille, France. pp.42 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...1047 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789377v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-02738350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magasins de producteurs, paniers, vente en réseaux, marchés à la ferme… ces circuits qui se multiplient</w:t>
               </w:r>
@@ -8334,191 +8334,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les circuits courts alimentaires, un levier pour une consommation plus durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche "Savoirs, Réseaux et Médiations" du LISST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA., Jan 2018, Toulouse, France. pp.10 vues</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats WP2 : Effet acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité de Pilotage du projet "Gluten Mythe ou Réalité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE DIASCOPE - Domaine Expérimental de Melgueil (0398)., Sep 2018, Maugio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791070v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02791567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux circuits de distribution, nouvelles tendances de consommation</w:t>
               </w:r>
@@ -8724,51 +8724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et accompagner les nouvelles tendances dans la consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles attentes des consommateurs, nouveaux systèmes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Nationale de Recherche pour l'Environnement (AllEnvie). FRA., Dec 2017, Paris, France. pp.29 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8819,51 +8819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8901,51 +8901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre le pouvoir sur sa consommation : naissance de l’engagement chez des consommateurs en circuit court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS). FRA., Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9813,64 +9813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coeurquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10081,64 +10081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur quelle aide compter quand on est gravement malade ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, https://sms.hypotheses.org/9761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10169,64 +10169,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur quelle aide compter quand on est gravement malade ? (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10285,51 +10285,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir acteur de la gouvernance alimentaire sur son territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10574,64 +10574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Caisse alimentaire commune de Montpellier : une recherche-action de démocratie alimentaire. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10840,51 +10840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Berlingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10936,90 +10936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletins de partage (1, 2, 3, 4, 5, conclusif) « Manger au temps du coronavirus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Darrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11180,64 +11180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des usages du numérique dans les circuits courts alimentaires et impacts potentiels sur leur durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11268,64 +11268,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des usages du numérique dans les circuits courts alimentaires et impacts potentiels sur leur durabilité [Synthèse du rapport d'étude]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11382,51 +11382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche en Santé Publique. 2017, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11831,51 +11831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6379DF7"/>
+    <w:nsid w:val="6D4D5944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12062,51 +12062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregori-akermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7195-2434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194504859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.03.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105099ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Menguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Avit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demonceaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dehaudt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031978v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627169v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/FDWTG6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.036.0027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Canard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509933" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#339;urquetin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet-Amrani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/128637" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128637" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0259" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Faryssy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007684v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583049v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582985v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582996v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889897v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707802v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Wambergue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132945v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemi Fakambi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rouch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Moinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791326v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790042v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279010v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791640v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791554v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422212v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lachenal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791634v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738373v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791565v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Basset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brusa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chairopoulos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738350v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Daviron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791070v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791567v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603611v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u986" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791716v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524301v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03396254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berlingen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099287v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752983v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752997v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603060v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801730v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregori-akermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7195-2434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194504859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.03.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105099ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Menguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Avit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demonceaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dehaudt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0089" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/FDWTG6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.036.0027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Canard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509933" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#339;urquetin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet-Amrani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/128637" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128637" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0259" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Faryssy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133123v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Wambergue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643066v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemi Fakambi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rouch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889897v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Moinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301878v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lachenal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Basset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brusa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chairopoulos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Daviron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791567v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603611v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u986" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791716v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524301v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03396254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berlingen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099287v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752983v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752997v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603060v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801730v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>