--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1077,51 +1077,51 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Dehaudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34 (4), pp.261-272. </w:t>
+              <w:t xml:space="preserve">, 2021, 34 (4), pp.261-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.4.5390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3450,217 +3450,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les narrations quantifiées pour l’analyse des chaînes relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chapus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chauvac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tuto@mate 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mate-SHS, Feb 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circulation et appropriation des injonctions de l'alimentation durable dans une expérimentation de démocratie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Savoir ce que l’on mange ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CR17 « Sociologie et anthropologie de l’alimentation » de l'AISLF, Mar 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985461v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-05524316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre rapport au bio : entre adhésion et méfiance</w:t>
               </w:r>
@@ -4671,50 +4671,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une alimentation saine, locale et durable : habitants, entrepreneurs, collectivités... Et si nous imaginions ensemble notre alimentation de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée "Projet alimentaire territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté d’agglomération de Saintes, Mar 2023, Saintes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic des usages et besoins en données des PAT en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Inter-Equipe “Projets Alimentaires Territoriaux (PAT)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Innovation, Feb 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un comité citoyen de l’alimentation comme espace d’empowerment et departicipation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Walser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires et territoires de la pauvreté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry, Nov 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif d’observation et d’analyse de l’expérimentation de caisse alimentaire commune de Montpellier : présentation des hypothèses et des méthodes à la croisée de l’évaluation et de la recherche-action participative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Solidarité Alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO Alimentations du monde, Jun 2023, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résilience des circuits courts et Covid 19 : regards croisés sur des adaptations portées par des producteurs et des citoyens pour faire face à la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yentl Deroche-Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4736,398 +5077,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du GOS 3 - Territorialisation des systèmes alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département ACT INRAE, Apr 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132661v1</w:t>
-              </w:r>
-[...339 lines deleted...]
-                <w:t xml:space="preserve">hal-04583156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'encastrement relationnel des initiatives solidaires de distribution alimentaire pendant la crise du Covid 19</w:t>
               </w:r>
@@ -5478,588 +5478,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alimentation et bilan carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Assises Régionales du REGAL Nouvelle-Aquitaine : Pour une écologie de l'alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREPAQ, Nov 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les narrations quantifiées : quatre échelles d’action et d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Narrations Quantifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Apr 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’observatoire des systèmes alimentaires territorialisés : vers un outil collectif pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ASTER : Systèmes agri-alimentaires Territorialisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UR ASTER, May 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circuits courts, consommation locale et numérique : quelles évolutions des pratiques des consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Achats de produits alimentaires locaux en ligne : quelles évolutions des pratiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RMT Alimentation locale, Nov 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers de nouveaux modèles alimentaires, la force du réseau : parole aux experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kemi Fakambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Journée des innovations pour une alimentation durable (JIPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, Mar 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Précarité alimentaire, notions et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RADAR 2022 - Agir à l'échelle territoriale pour lutter contre la précarité alimentaire et favoriser l'accès de tous à une alimentation de qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Acteurs des Démarches Alimentaires en Région AuRA, Sep 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques et impacts des initiatives citoyennes de solidarité alimentaire pendant la crise du Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Wambergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontre VOBSALIM34 : vers des solidarités alimentaires plus durables ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des Acteurs de la Solidarité Occitanie; Chaire UNESCO Alimentations du Monde, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707802v1</w:t>
-              </w:r>
-[...382 lines deleted...]
-                <w:t xml:space="preserve">hal-03643066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production participative de données sur les systèmes alimentaires : l'expérience de l'ObSAT avec l'UFC Que Choisir</w:t>
               </w:r>
@@ -6216,191 +6216,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamiques et impacts des initiatives citoyennes sur la résilience des systèmes alimentaires pendant la crise du Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CriseS et résilience territoriale et alimentaire : Mobilisation citoyenne et action des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circuits courts alimentaires : diversité des modèles de sites de vente en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils numériques de commercialisation : adoption et usages par les producteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMT Alimentation locale, Jul 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889897v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03707810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité alimentaire et réaction à la crise en France</w:t>
               </w:r>
@@ -6725,1636 +6725,1636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S’approvisionner localement, avec des produits sains/bio et de saison, est-ce possible pour tous et comment s’y prendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation à la santé environnementale et à l'éducation pour la santé environnementale : Module Alimentation durable et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Régional d'Education pour la Santé Provence-Alpes-Côte-d'Azur (CRES-Paca). Marseille, FRA., Mar 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coexistence des circuits d’approvisionnement et résilience alimentaire, le cas de Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique; Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers un observatoire de l’alimentation de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attentes consommateurs et différenciation des bières régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La filière brassicole en Occitanie : journée d'échanges et de co-construction d'un plan d'action pour la relocalisation de la filière en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet &amp;quot;Gluten : mythe ou réalité&amp;quot; : aspects sociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coeurquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques du Groupe Céréales à Paille INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux autour de la gestion de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric A. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animation JEDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendances et débats autour de la reterritorialisation de l’alimentation (Ready) : résultats de l'enquête nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance de Alexandris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Reterritorialisation de l’alimentation INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02422212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation en circuits courts et de proximité, pratiques émergentes et risques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelles contributions à la durabilité des systèmes alimentaires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chercheur face à ses différents commanditaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EthicHum, penser l'éthique avec les Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry - Montpellier 3 (UM3). Montpellier, FRA., Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les réseaux pour étudier l’alimentation et les mangeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Séminaire MIAM - Méthodes d’Investigation de l’Alimentation et des Mangeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110)., Oct 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourrir une ville : des circuits d'approvisionnement au réseau social spatialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milo Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence francophone des analystes des réseaux sociaux Frognet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des relations sociales dans les trajectoires d’éviction du gluten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coeurquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence francophone des analystes des réseaux sociaux Frognet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès (UT2J). Toulouse, FRA., May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahiers des charges et circuits courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et cahiers des charges dans les systèmes agri-alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951)., Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles tendances de l’innovation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innover dans le domaine agro-alimentaire : aspects réglementaires et nutritionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orchidali. FRA.; Bpi France. FRA., Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’approvisionner localement, avec des produits sains/bio et de saison, est-ce possible pour tous et comment s’y prendre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation à la santé environnementale et à l'éducation pour la santé environnementale : Module Alimentation durable et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Comité Régional d'Education pour la Santé Provence-Alpes-Côte-d'Azur (CRES-Paca). Marseille, FRA., Mar 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Comité Régional d'Education pour la Santé Provence-Alpes-Côte-d'Azur (CRES-Paca). Marseille, FRA., Mar 2018, Marseille, France. pp.42 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...86 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur l'innovation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique; Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Au coeur de l'innovation sociale : rencontre Inter ONVAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tête de Réseaux pour l’Appui Méthodologique aux Entreprises (TRAME). Paris, FRA., Nov 2018, Paris, France. pp.19 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Attentes consommateurs et différenciation des bières régionales</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magasins de producteurs, paniers, vente en réseaux, marchés à la ferme… ces circuits qui se multiplient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La filière brassicole en Occitanie : journée d'échanges et de co-construction d'un plan d'action pour la relocalisation de la filière en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Narbonne, France</w:t>
+              <w:t xml:space="preserve">5. Journées Professionnelles de Rennes : Du poisson dans nos boîtes aux lettres ? Des nouveaux consommateurs à la vente en ligne, construisons l'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGROCAMPUS OUEST. Rennes, FRA., May 2018, Rennes, France. pp.10 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Projet &amp;quot;Gluten : mythe ou réalité&amp;quot; : aspects sociologiques</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les attentes des consommateurs et l'évolution de la filière agroalimentaire préfigurent l'alimentation de demain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...866 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Brusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chairopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Esnouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de réflexion sur la consommation et le modèle alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la consommation (INC). Paris, FRA., 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosumers' commitments in food co-ops : the case of &amp;quot;La Cagette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Daviron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. ISA World Congress of Sociology: Power, violence and justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association (ISA). INT., Jul 2018, Toronto, Canada. pp.15 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738350v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02791286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts alimentaires, un levier pour une consommation plus durable ?</w:t>
               </w:r>
@@ -10418,51 +10418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des chaînes relationnelles : un domaine de l'analyse de réseau sociaux à développer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10574,77 +10574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Caisse alimentaire commune de Montpellier : une recherche-action de démocratie alimentaire. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Scherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10808,271 +10808,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bulletins de partage (1, 2, 3, 4, 5, conclusif) « Manger au temps du coronavirus »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Darrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégori Akermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; RMT Alimentation locale; Terralim. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les outils numériques de vente en circuit court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Berlingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] RMT Alimentation locale. 2020, 74 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Berlingen</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03396254v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-03099287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t>
               </w:r>
@@ -11831,51 +11831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D4D5944"/>
+    <w:nsid w:val="48DADAA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12062,51 +12062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregori-akermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7195-2434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194504859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.03.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105099ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Menguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Avit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demonceaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dehaudt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0089" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/FDWTG6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.036.0027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Canard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509933" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#339;urquetin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet-Amrani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/128637" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128637" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0259" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985461v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Faryssy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133123v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Wambergue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132945v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889834v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643066v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemi Fakambi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rouch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889897v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707810v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Moinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791558v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301878v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lachenal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Basset" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brusa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chairopoulos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Daviron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791567v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603611v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u986" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791716v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524301v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03396254v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berlingen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099287v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752983v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752997v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603060v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801730v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregori-akermann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7195-2434" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194504859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prad&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2025.03.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027851v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Deroche-Leydier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecru.391.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Dourian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Mattioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.02.032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212831v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1105099ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boury-Esnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Menguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Avit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canaguier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12051093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Brit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demonceaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Dehaudt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00120-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mar&#233;chal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11062-0.p.0089" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Broussolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bour&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/FDWTG6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.036.0027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Defossez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.4016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Canard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517100v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cloutier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa de Federico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106313509933" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C&#339;urquetin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803925554.00013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Sustainable-Diets/Kevany-Prosperi/p/book/9781032004860" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coeurquetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-sans-faire-avec-moins/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grec-sud.fr/article/toutes-nos-publications-en-un-seul-clic/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03575626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bienabe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet-Amrani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/128637" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128637" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.chauv.2015.01.0259" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603440v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100021990" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chapus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Faryssy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246507v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582969v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060010v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mignot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583066v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133090v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132600v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133004v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511845v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132945v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemi Fakambi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rouch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Wambergue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707810v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03889897v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299632v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749354v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Samson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Moinet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791640v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791554v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787380v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Penot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Alexandris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lachenal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791560v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738373v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790042v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791286v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Basset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Brusa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chairopoulos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738350v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Daviron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791567v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791262v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barthes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606312v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603611v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602020v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607701v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002762v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887737v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606485v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u986" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791716v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524301v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03396254v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berlingen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752983v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752997v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603060v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595558v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801730v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03390047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>