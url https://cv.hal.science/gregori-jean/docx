--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -3274,177 +3274,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures de Michel Henry</w:t>
+                <w:t xml:space="preserve">Traces de l’être. Heidegger en France et en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Louvain, A paraître, Empreintes philosophiques | 5</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Takacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan, 2014, Ouverture Philosophique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926185v1</w:t>
+                <w:t xml:space="preserve">hal-03926219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces de l’être. Heidegger en France et en Hongrie</w:t>
+                <w:t xml:space="preserve">Lectures de Michel Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Louvain, A paraître, Empreintes philosophiques | 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Takacs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03926219v1</w:t>
+                <w:t xml:space="preserve">hal-03926185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kierkegaard et la philosophie française</w:t>
               </w:r>
@@ -4164,51 +4164,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A0E3C7E"/>
+    <w:nsid w:val="AE1A442F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4312,51 +4312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77A1062B"/>
+    <w:nsid w:val="BCFD1965"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4460,51 +4460,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="388BBFE1"/>
+    <w:nsid w:val="D3A8C6F7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4608,51 +4608,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8B78A63F"/>
+    <w:nsid w:val="DA330388"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4756,51 +4756,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D6FF671E"/>
+    <w:nsid w:val="0AADFCBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4904,51 +4904,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E306764E"/>
+    <w:nsid w:val="3E96BF73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5052,51 +5052,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B15FF5F4"/>
+    <w:nsid w:val="3D5979D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5200,51 +5200,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="33597D2E"/>
+    <w:nsid w:val="CD3CE56E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5348,51 +5348,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="2F44381A"/>
+    <w:nsid w:val="92E58982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5496,51 +5496,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="D1042663"/>
+    <w:nsid w:val="BF7A756A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5754,51 +5754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregori-jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2588-0716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregori.jean@unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pavan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03850419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5378" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03387659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gori Jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclercq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v0i6.6713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03387656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v0i5.6673" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jffp.2013.613" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03387657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v0i4.6453" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03387658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v3i3.6433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jffp.2012.550" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03325466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monseu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.123.0297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03923316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22329/p.v6i2.3483" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03923311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03387606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v0i2.6383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Takacs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Hernandez-Dispaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03923369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03923331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mayzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v0i2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03923298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_langage_et_ses_phenomenes_actes_du_colloque_du_cercle_nicois_de_phenomenologie_1_2_juin_2006_gregori_jean_yves_mayzaud-9782296037267-24351.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.DESCARTES-EB.5.117861" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregori-jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2588-0716" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregori.jean@unice.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pavan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03850419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/noesis.5378" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.506" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03387659v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gori Jean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leclercq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v0i6.6713" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03387656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v0i5.6673" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jffp.2013.613" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03387657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v0i4.6453" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03387658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v3i3.6433" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jffp.2012.550" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03325466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monseu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.123.0297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03923316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22329/p.v6i2.3483" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03923311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03387606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v0i2.6383" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Takacs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Hernandez-Dispaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03923369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03923331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mayzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rimh.v0i2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03923298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_langage_et_ses_phenomenes_actes_du_colloque_du_cercle_nicois_de_phenomenologie_1_2_juin_2006_gregori_jean_yves_mayzaud-9782296037267-24351.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.DESCARTES-EB.5.117861" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>