--- v0 (2026-03-04)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégorio Crini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregorio-crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2540-6851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118911155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">329213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000010702402</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thématique de recherche est axée sur l'utilisation de bioprocédés (biocoagulation, biofloculation, biodégradation, bioadsorption), de substances naturelles (amidons, cyclodextrines, dextrines, chitine, chitosanes, celluloses, bois, chanvre et lin) et d'organismes (insectes) dans le traitement des eaux industrielles et des boues de station d'épuration.Une fois élaborés, les édifices macromoléculaires à base de ces substances sont proposés pour pour la complexation, la capture, le transport et la séparation de contaminants présents dans des effluents (industriels, urbains, milieu aquatique) et dans des boues en mettant en jeu un volet abattement chimique et un volet impact environnemental. Les contaminés et les pollutions principalement visés sont les métaux (de base, précieux), les métalloïdes, les autres minéraux (fluorures, sulfates, phosphates), les organiques (HAP, PCB, fongicides azolés), les substances émergentes (PFAS, alkylphénols, tensio-actifs) et les paramètres globaux de l'eau (MES et colloïdes, DCO, DBO, azotes, hydrocarbures).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FINEAU 2020-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Fibres naturelles pour le traitement des eaux industrielles (coordinateur : G. Crini) ; Financeurs : Région, FEDER, Industries, Campus France ; Localisations géographiques : Besançon, Lille, Nantes, Aix-Marseille, Milan, Bucarest, Belgrade, Bari, Porto, Sinaloa (Mexique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLIGATEX 2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Suivi et optimisation d’une station d’épuration d’une tannerie (coordinateur : G. Crini) ; Financeurs : Industries, FEDER, Campus France ; Localisation géographiques : Besançon, Pelousey, Milan, Bucarest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHITODEX 2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Chitosane dans le traitement de l’eau (coordinateur : G. Crini) ; Financeurs : Industries, INRA ; Localisations géographiques : Besançon, Novillars, Milan, Saskatchewan (Canada), Auckland (Nouvelle-Zélande), Shaanxi (Chine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHLOROFORMDEX 2024-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Traitement des métaux complexés dans les eaux de traitement de surface (coordinateur : G. Crini) ; Financeurs : Industries ; Localisations géographiques : Besançon, Lure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MYDREAU 2024-2027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Métaux et hydrocarbures dans les eaux de blanchisseries (coordinateur : G. Crini) ; Financeurs : Industries, FEDER, Campus France ; Localisations géographiques : Besançon, Pontarlier, Bari, Bucarest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUODEX 2 2024-2028</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Substances fluorées dans les eaux industrielles (coordinateur : G. Crini) ; Financeurs : Industries ; Localisations géographiques : Besançon, Champlitte, Pontarlier, Bari</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFAS 2024-2027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Programme de recherche franco-italo-roumain sur les polluants éternels : de l’identification au traitement (coordinateur : G. Crini) ; Financeurs : Industries, Campus France ; Localisations géographiques : Besançon, Bari, Bucarest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTRABOIS 2024-2027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Fibres de bois dans le traitement de l’eau (coordinateur : FCBA Grenoble). Partenariat entre l’institut technologique FCBA et les universités de Franche-Comté et de Lorraine ; Financeurs : ADEME, FCBA, Industries ; Localisations géographiques : Régions Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté, Grand-Est et Pays de la Loire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations universitaires nationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité Matériaux et Transformatins, UMR 8207, Lille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de Catalyse et Chimie du Solide, UMR 8181, Lens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de Chimie Environnementale et Interactions sur le Vivant, Dunkerque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Physico-Chimie de l’Atmosphère, Dunkerque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BIA, INRAE, Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FEMTO-ST, Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Synchrotron SOLEIL, Saint-Aubin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille, CEREGE, Aix-en-Province</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations universitaires internationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROTMED Centre, University of Bucharest, Roumanie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dipartimento di Chimica, Università degli Studi di Bari Aldo Moro, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Isitituto di Chimica e Biochimica G. Ronzoni, Milano, Italie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Istituto per i Processi Chimico-Fisici, CNR, Italie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Universidad Autónoma de Sinaloa, Mexique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University of Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Universidade do Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Xi’an Jiaotong University, Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University of Auckland, Nouvelle-Zélande</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University of Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Universidad Católica de Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Universidad de los Andes, Colombie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">USDA, New Orleans, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Iowa State University, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Agricultural Society of Japan, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats industriels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SILAC SAS, Champlitte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UNAP, Pontarlier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Groupe Galvanoplast, Lure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Papeterie Gembdous, Novillars</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">VMC Pêche, Morvillars</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manufacture Jean Rousseau, Pelousey</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FCBA, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CycloLab Cyclodextrin Research and Development Ltd, Hongrie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.Chitin and Chitosan. Discoveries and Applications for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-323-96119-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 66, 2021, Environmental Chemistry for a Sustainable World, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 65, 2021, Environmental Chemistry for a Sustainable World, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.XV, 326, 2020, Sustainable Agriculture Reviews, Eric Lichtfouse, 978-3-030-41384-2. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-41384-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégorio Crini, Sophie Fourmentin, Eric Lichtfouse. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 52, pp.XIV, 401, 2020, Environmental Chemistry for a Sustainable World, Eric Lichtfouse, Jan Schwarzbauer, Didier Robert, 978-3-030-49308-0. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49308-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2019, Sustainable Agriculture Reviews, 978-3-030-16581-9; 978-3-030-16580-2. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16581-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2019, Sustainable Agriculture Reviews, 978-3-030-16538-3; 978-3-030-16537-6. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16538-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 16, pp.255, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76158-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux Industrielles Contaminées – Réglementation, Paramètres Chimiques et Biologiques & Procédés d’Épuration Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 370p., 2015, Pratiques et techniques. Série Environnement et développement durable, 978-2-84867-520-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventionnal sorbents for pollutant removal from wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. Presses Universitaires de Franche-Comté, pp.497, 2010, Pratiques &amp; Techniques, Grégorio Crini et Pierre-Marie Badot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitine et chitosane - du biopolymère à l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires de franche-comté, pp.208, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and non-conventional adsorbents for dye removal from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serials Publications (India), pp.300, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et épuration des eaux industrielles polluées – Procédés membranaires, bioadsorption et oxydation chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.300, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin Cross-linked Polymers Used in Environmental Applications by Solid-state NMR Spectroscopy: a Historical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pellegrino, Conte; Delia, Francesca; Chillura, Martino; Paolo Lo, Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Environment in a Magnet : Applications of NMR Techniques to Environmental Problems (Issn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.316-352, 2024, ‎ 978-1839167348. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/BK9781837671250-00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis/Hemp for Sustainable Agriculture and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongiovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ritta Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for applications in wastewater treatment by biosorption-oriented processes : A review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239 - 295, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-Based Materials for Applications in Wastewater Treatment by Biosorption-Oriented Processes: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cannabis/Hemp for Sustainable Agriculture and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.239-295, 2022, 978-981-16-8778-5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-8778-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging contaminants: analysis, aquatic compartments and water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vysetti Balaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse E., Schwarzbauer J., Didier R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 1 Occurrence and Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 111, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69078-6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a Pathogenic Fungus Resistant to Triazole Antifungal Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Snelders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, Springer International Publishing, pp.165-206, 2021, Environmental Chemistry for a Sustainable World, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced treatments for the removal of alkylphenols and akylphenol polyethoxylates from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse, Eric; Schwarzbauer, Jan; Robert, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305 - 398, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of emerging contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Noutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse, Eric; Morin-Crini, Nadia; Crini, Gregorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 106, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies to remove selenium from water and wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef-Amine Boussouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Aliaskari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Jan Schwarzbauer; Didier Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207 - 304, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Fourmentin-Lamotte, Sophie; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Cyclodextrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer International Publishing, pp.1-93, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-49308-0. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49308-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for Direct Bioflocculation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inara Oliveira Carmo Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 36: Chitin and Chitosan: Applications in Food, Agriculture, Pharmacy, Medicine and Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sustainable Agriculture Reviews, 9783030165819. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16581-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linked Chitosan-Based Hydrogels for Dye Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Z Kyzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 36. Chitin and Chitosan: Applications in Food, Agriculture, Pharmacy, Medicine and Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16581-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 35. Chitin and Chitosan: History, Fundamentals and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338, 2019, Sustainable Agriculture Reviews, 978-3-030-16538-3; 978-3-030-16537-6. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16538-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Materials Containing Cyclodextrin for Pollutant Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.149-182, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Adsorbents for Pollutant Removal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer Nature, pp.1-22, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92111-2. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92111-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG, pp.2, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76159-6. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green adsorbents for pollutant removal innovative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN ADSORBENTS FOR POLLUTANT REMOVAL: INNOVATIVE MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, SPRINGER INTERNATIONAL PUBLISHING AG, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92162-4. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92162-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green adsorbents for pollutant removal fundamentals and design : preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN ADSORBENTS FOR POLLUTANT REMOVAL: FUNDAMENTALS AND DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPRINGER INTERNATIONAL PUBLISHING AG, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92111-2. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer International Publishing, pp.1-55, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76158-9. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Adsorbents for Pollutant Removal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer Nature, pp.1-34, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92162-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92162-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Absorbent for Metal Removal, Environmental Chemistry for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature (Switzerland), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-oriented processes using conventional and non-conventional adsorbents for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Adsorbents for Pollutant Removal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer Nature, pp.23-71, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92111-2. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92111-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin applications in medicine, food, environment and liquid crystals preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing Ag, pp.2, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76162-6. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrines réticulées pour traiter des eaux contaminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morin-Crini, N.; Crini, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux industrielles contaminées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté; France, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Conventional Adsorbents for Dye Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry for Dyes Removal from Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.359-407, 2015, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118721001.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defluoridation of water and wastewater using non-conventional sorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutinet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventional sorbents for pollutant removal from wastewaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.335-358, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linked cyclodextrins for pollutant removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventional sorbents for pollutant removal from wastewaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.387-400, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant removal from surface-treatment industry wastewaters by starch-based sorbents: Chemical abatement and impact on water toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carvahlo Michel De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventional sorbents for pollutant removal from wastewaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.313-334, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption process and pollution : An introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.27-38, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment by sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventional sorbents for pollutant removal from wastewaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.39-78, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux par dur chitosane - Intérêts, méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions T.I., pp.1-13, 2009, Collection Recherche et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafiltration assistée par du chitosane pour complexer des ions métalliques. Méthode et intérêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chitine et chitosane. Du biopolymère à l'application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-229, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafiltration assistée par du chitosane pour complexer des ions métalliques – Méthodes et intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chitine et Chitosane - Du biopolymère à l'application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.211-219, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitine et Chitosane – synthèse, propriétés et principales applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morcellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chitine et Chitosane- Du biopolymère à l'application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de franche-comté, chapitre 1, pp. 19-54, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d'un coproduit agroalimentaire en bioadsorbant pour traiter des solutions contaminées issues de la filière papetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions T.I., pp.1-10, 2008, Collection Recherche et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales techniques d'épuration des eaux industrielles polluées: une revue récente des méthodes proposées dans la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et épuration des eaux industrielles polluées : Procédés membranaires, bioadsorption et oxydation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.15-62, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'amidon pour adsorber des colorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fahys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et épuration des eaux industrielles polluées : Procédés membranaires, bioadsorption et oxydation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.187-234, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins for the removal of per- and polyfluoroalkyl substances: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (6), pp.1713-1743. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-025-01868-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and disadvantages of separation-based water treatment methods for the removal of per- and polyfluoroalkyl substances in drinking water: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-025-01890-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-based materials for emerging contaminants removal: Bibliometric analysis, research progress, and directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.107327. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy Between Low-Cost Chitosan and Polyaluminum Chloride (PAC) Improves the Flocculation Process for River Water Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo De-Paz-Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Torres-Iribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Licea-Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (13), pp.1822. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17131822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trifluoroacetic acid in tap water from Besançon (France) and bottled water from France, Italy, and Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (86), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43832-025-00294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-based materials for emerging contaminants removal: Bibliometric analysis, research progress, and directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo A Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.107327. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption location of copper on hemp shives revealed by combination of K-edge subtraction X-ray microtomography and X-ray micro-fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongiovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Govilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Akleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (2), pp.809-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of contaminants present in water and wastewater by cyclodextrin-based adsorbents: A bibliometric review from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramasivan Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 348, pp.123815. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and treatment of industrial laundry wastewaters: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01770-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical oxygen demand and biochemical oxygen demand analysis of discharge waters from laundry industry: monitoring, temporal variability, and biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2024.1387041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical substances present in discharge water generated by laundry industry: Analytical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wse.2023.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper Recovery from Aqueous Solutions by Hemp Shives: Adsorption Studies and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11010191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.art. 618. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient removal of fluoride ions present in industrial effluents using metal-organic frameworks of UiO-66-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.103791. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy to Valorize a By-Product of Pine Wood (Pinus pinaster) for Copper Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maélys Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6436. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan as an Outstanding Polysaccharide Improving Health-Commodities of Humans and Environmental Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ruelas-Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina García-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.526. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15030526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professor Casu’s contribution to cyclodextrins, the remarkable cage-shaped molecules: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Naggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2085-2095. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01417-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for selenium removal from contaminated waters: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef-Amine Boussouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Aliaskari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2019-2041. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01419-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of chènevotte, a valuable co-product of industrial hemp fiber, as adsorbent for copper ions: Kinetic studies and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Arabian Journal of Chemistry, 15 (4), pp.103742. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2022.103742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative technologies to remove alkylphenols from wastewater: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2597-2628. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.100282. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide cases of water pollution by emerging contaminants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vysetti Balaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2311-2338. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01447-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of 4-n-nonylphenol, 4-n-octylphenol, and 4-tert-octyphenol on cyclodextrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-14435-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of an Azo Dye from Wastewater through the Use of Two Technologies: Magnetic Cyclodextrin Polymers and Pulsed Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Isabel Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Pellicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gómez-Morte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auñón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Gómez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (15), pp.8406. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23158406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of emerging contaminants from wastewater using advanced treatments. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Noutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.1333-1375. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorbents from Plant Fibers of Hemp and Flax for Metal Removal: Comparison of Their Biosorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Raschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (14), pp.4199. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26144199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Unintentional Impact of Triazole Fungicides on Aspergillus fumigatus: Are Cyclodextrins a Solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05 (01), pp.114-136. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jesph.96120120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of a triazole antifungal agent, difenoconazole, on soils from a cereal farm: Protective effect of hemp felt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.101394. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin–epichlorohydrin polymers synthesis, characterization and applications to wastewater treatment: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2383-2403. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01204-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Removal of Inorganic and Organic Pollutants from Polycontaminated Wastewaters on Modified Hemp-Based Felts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (1), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.21.1.8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130 years of cyclodextrin discovery for health, food, agriculture, and the industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2581 - 2617. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Chènevotte, a valuable co-product of industrial hemp fiber, as adsorbent for pollutant removal. Part I : chemical, microscopic, spectroscopic and thermogravimetric characterization of raw and modified samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongiovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Ivanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (15), pp.4574. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26154574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of Dexter French (1918–1981) to cycloamylose/cyclodextrin and starch science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Kainuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Lin Jane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lajos Szente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.117620. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding contribution of Professor József Szejtli to cyclodextrin applications in foods, cosmetics, drugs, chromatography and biotechnology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lajos Szente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2619-2641. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01170-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of hemp in textiles, paper industry, insulation and building materials, horticulture, animal nutrition, food and beverages, nutraceuticals, cosmetics and hygiene, medicine, agrochemistry, energy production and environment: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.1451 - 1476. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01029-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of Franz Schardinger to cyclodextrins: a tribute on the occasion of the centenary of his death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1-2), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-020-00990-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Friendly Approach toward the Treatment of Raw Agricultural Wastewater and River Water via Flocculation Using Chitosan and Bean Straw Flour as Bioflocculants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sarmiento-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ruelas-Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Hermosillo-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (8), pp.3943-3951. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b03419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of dextrin research: a tribute to Professor Hans Pringsheim (1876–1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (1-2), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-020-01013-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of mercury ions from aqueous solutions by crosslinked chitosan-based adsorbents: a mini review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baker Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanyi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tcr.202000073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp to limit diffusion of difenoconazole in vegetable garden soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.e02392. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and disadvantages of techniques used for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0785-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for direct bioflocculation of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inara Oliveira Do Carmo Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1603 - 1621. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00900-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye removal by biosorption using cross-linked chitosan-based hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Z Kyzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1645 - 1666. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00903-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni, and Zn from synthetic solutions on a hemp‐based felt. III. Real discharge waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin‐crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐noël Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137 (24), pp.48823. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.48823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Cu catalysts supported on anion exchange resin for the simultaneous catalytic reduction of nitrate ions and reductive dehalogenation of organochlorinated pollutants from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Căpăţ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florica Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Frunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Alina Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical review on chitin and chitosan biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1623-1643. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00901-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and non-conventional adsorbents for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0786-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Cu catalysts supported on anion exchange resin for the simultaneous catalytic reduction of nitrate ions and reductive dehalogenation of organochlorinated pollutants from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Căpăţ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florica Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Frunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Alina Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of chitosan in food, pharmaceuticals, medicine, cosmetics, agriculture, textiles, pulp and paper, biotechnology, and environmental chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1667 - 1692. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the interaction between cyclodextrin and difenoconazole on the growth of mold causing serious fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlothilde Léchenault-Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.411-417. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of silica materials containing cyclodextrin and their applications in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.683-696. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-00818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based adsorbents for sequestration of metals: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.393-408. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0812-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-insoluble β-cyclodextrin–epichlorohydrin polymers for removal of pollutants from aqueous solutions by sorption processes using batch studies: A review of inclusion mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins, from molecules to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.1361-1375. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0763-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laboissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (32), pp.32015-32023. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals in aqueous solutions and real effluents: Biosorption behavior onto a hemp-based felt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Raschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (9), pp.2592-2601. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.5612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-enhanced ultrafiltration for heavy metal removal: Influence of chitosan and carboxymethyl cellulose on filtration performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.927 - 933. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.10.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desulfurization: Critical step towards enhanced selenium removal from industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Staicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treated wastewater phytotoxicity assessment using Lactuca sativa: Focus on germination and root elongation test parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340 (3), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of five triazole fungicides from synthetic solutions on activated carbons and cyclodextrin-based adsorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Exposito Saintemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (8), pp.E00380. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in sawmills of Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (1), pp.172 - 184. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni, and Zn from synthetic solutions on a hemp-based felt. II. Chemical modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (32), </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.45138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Triazole Fungicides in Aqueous Solutions and Their Removal on Modified Activated Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (7), pp.3493-3501. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-017-2913-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Origin of Polycyclic Aromatic Hydrocarbons (PAHs) in Effluents from a Surface Treatment Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (5), pp.452-461. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406638.2017.1342666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CANAPA: UN MATERIALE INTERESSANTE PER IL TRATTAMENTO DELLE ACQUE CONTAMINATE DA METALLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chimica e l'Industria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17374/CI.2017.99.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Benito Casu (1927–2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 448, pp.227 - 228. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEMP DECONTAMINATION OF POLY-METALLIC AQUEOUS SOLUTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30638/eemj.2017.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (3), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/myc.12675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphenol and alkylphenol polyethoxylates in water and wastewater: A review of options for their elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.S3749 - S3773. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treated wastewater phytotoxicity assessment using Lactuca sativa : Focus on germination and root elongation test parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340 (3), pp.188 - 194. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni and Zn from synthetic solutions on a hemp-based felt: Experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (5), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.44422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal removal from aqueous media by polymer-assisted ultrafiltration with chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fatin-Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.S3826 - S3839. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of Solutions Containing Oxyanions of Selenium by Ultrafiltration: Study of Rejection Performances with and without Chitosan Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (37), pp.10461 - 10471. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treated wastewater phytotoxicity assessment using Lactuca sativa: Focus on germination and root elongation test parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340 (3), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant removal from industrial discharge water using individual and combined effects of adsorption and ion-exchange processes: Chemical abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (2), pp. 185-194. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jscs.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linked cyclodextrin-based material for treatment of metals and organic substances present in industrial discharge waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.1826-1838. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.12.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and ecotoxicological monitoring of discharge water from a metal-finishing factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Processes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge waters : determination of polycyclic aromatic hydrocarbon (PAH) levels by a GC-MS/MS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30638/eemj.2015.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.603-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: a history of cyclodextrins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (21), pp.10940-75. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr500081p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (2), pp.603 - 608. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,2-dichlorobenzene oxidation using individual and combined effects of ozone and ultraviolet irradiation: chemical abatement and impact on water toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.735-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of an industrial wastewater decontamination plant: An environment-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (3), pp.391-400. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of a wastewater decontamination station: Chemical, ecotoxicological, and technical-economic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutinet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.127. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2380-2391.1000129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring metal ions present in the effluent discharged from a surface treatment plant: analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Poupeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (12), pp.1197-1202. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a convenient procedure to characterize polycyclic aromatic hydrocarbons in sediments receiving industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollution Effects and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2375-4397.1000128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of polluted discharge waters from surface treatment industries by pressure-driven membranes: Removal performances and environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efligenir Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiévet Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.309-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicity Evaluation of Industrial Discharge Waters and Metallic Solutions using Two Organisms (Lactuca sativa and Daphnia magna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Poupeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollution Effects and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.117. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2375-4397.1000117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of polluted discharge waters from surface treatment industries by pressure-driven membranes: Removal performances and environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Efligenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 258, pp.309-319. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.07.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an industrial wastewater decontamination plant: An environment-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradu Corina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.391-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring metal ions present in the effluent discharged from a surface treatment plant: Analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euvrard Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1197-1202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental applications of water-insoluble beta-cyclodextrin-epichlorohydrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.344-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant removal from industrial discharge water using individual and combined effects of adsorption and ion-exchange processes: Chemical abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jscs.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical monitoring of the chemicals present in the discharge water generated by the surface treatment industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druart Coline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental applications of water-insoluble beta-cyclodextrin-epichlorohydrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.344 - 368. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unexpected toxic interactions in the freshwater amphipod Gammarus pulex (L.) exposed to binary copper and nickel mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and optimization of a wastewater decontamination station operating in the surface treatment industry: chemical abatement and ecotoxicological impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007623ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dechromatation step in wastewater treatment plants: fundamental role and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.12217-12223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage oxydation / bio-adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GalvanoOrgano Traitement de surface &amp; Peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 806, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et optimisation d'une station de décontamination des eaux usées de la filière traitement de surface : abattement chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.329-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metals removal from industrial effluents by adsorption on crosslinked starch: chemical study and impact on water toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.765-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluentsusing the lettuce plant (Lactuca sativa) as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (7), pp.2057 - 2064. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements conventionnels et émergents des eaux usées de la filière traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 408, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption onto crosslinked cyclodextrin polymers for industrial pollutants removal: an interesting environmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -M. Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (3-4), pp.315 - 320. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-010-9841-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal removal from industrial effluents by sorption on cross-linked starch: Chemical study and impact on water toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (3), pp.765 - 772. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2010.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Additional Sorption Treatment by Cross-Linked Starch of Wastewater from a Surface Finishing Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (3), pp.1749 - 1756. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie1010492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements des effluents - Le couplage de l'oxydation et de la bio-adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InfoChimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 509, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluents using the lettuce plant (Lactuca sativa) as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.2057-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption onto crosslinked cyclodextrin polymers for industrial pollutants removal: An interesting environmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.315-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of additional sorption treatment of industrial water discharge by cross-linked starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.1749-1756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between dyes and starch-based biosorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environment and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bioadsorption sur amidon réticulé pour enlever des métaux des effluents industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Louis-Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minary Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity of Gammarus sp. juveniles to deltamethrin:Outcomes for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based biosorbents for dyes in textile wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dechromatation Step in Wastewater Treatment Plants: Fundamental Role and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (23), pp.12217 - 12223. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie101042a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic dye adsorption onto modified chitosan: comparison and regression analysis of optimized isotherm models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan flocculation of cardboard-mill secondary biological wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 155, pp.775-783. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for coagulation/flocculation processes. An eco-friendly approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.1337-1348. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture toxicity assessment of wood preservative pesticides in the freshwater amphipod Gammarus pulex (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.441-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 157, p. 34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chitosan, a natural aminopolysaccharide, for dye removal from aqueous solutions by adsorption processes using batch studies: A review of recent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.399-447. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of C.I. Basic Blue 9 on chitosan-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 34, p. 451-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la farine de blé pour décolorer des effluents papetiers pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 325, p. 8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and non-conventional adsorbents for dye removal from aqueous solutions: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 99, pp.7573-7586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: Batch studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (1-2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and equilibrium studies on the removal of cationic dyes from aqueous solution by adsorption onto a cyclodextrin polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 77, p. 415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chitosan, a natural aminopolysaccharide, for dye removal from aqueous solutions by adsorption processes using batch studies: A review of recent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 33, p. 399-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: batch studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 153, p. 96-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on adsorption of propiconazole on modified carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bitschené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torri Giangiacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1-2), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of crosslinked starch materials with spectroscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (6), pp.2650-2663. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.20851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometric Characterization of a New 2-Hydroxypropyl-β-cyclodextrin Derivative Bearing Methacrylic Moieties and Its Copolymerization with 1-Vinyl-2-pyrrolidone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Janus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morcellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3-4), pp.198 - 209. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.200390022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New HPLC stationary phases based on (methacryloyloxypropyl-β-cyclodextrin-co-N-vinylpyrrolidone) copolymers coated on silica. Preparation and characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Janus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deretani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.307-312. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b206718h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chanvre dans le traitement des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 COLLOQUE INTERNATIONAL FRANCOPHONE EN ENVIRONNEMENT ET SANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Littoral Côte d'Opale, Dunkerque, Oct 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modificazione chimica di feltri a base di canapa e loro applicazioni per eliminare i metalli da soluzioni acquose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII Convegno della Divisione di Chimica Organica CDCO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi 'Ca Foscari Venezia, Sep 2016, venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for flocculation processes. An eco-friendly approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the European Chitin Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venise, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicité de l'aluminium vis à vis de Gammarus pulex (Amphipoda, Crustacea) - Essai sur solutions préparées en laboratoire et sur effluents de station d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Chitosan as a bioflocculant to treat biological wastewater from pulp and paper plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the European Chitin Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venise, Italy. pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chanvre modifié pour décontaminer des solutions aqueuses polymétalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 COLLOQUE INTERNATIONAL FRANCOPHONE EN ENVIRONNEMENT ET SANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, dunkerque, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp: An interesting polysaccharide to prepare new innovative materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Meeting School on Carbohydrate Chemistry, Certosa di Pontignano (Sienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Siena, Italy. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de rejets industriels par des cyclodextrines réticulées : abattement chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euvrard Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradu Corina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 journées cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fongicides triazolés : impact non intentionnel sur une moisissure pathogène pour l’Homme. Fiche thématique N°20 – Réseau Ecotox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de Fabrication d'un composé de type gel pour le traitement d'effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05 51597, Juin 2005 ; PCT/FR2006/050549 ; WO2006/134299. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales applications des complexes d’inclusion cyclodextrine/substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation du zinc, du cuivre et du manganèse par du chanvre : efficacité chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.240-252. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2018.1174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId546"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégorio Crini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregorio-crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2540-6851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118911155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">329213</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000010702402</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma thématique de recherche est axée sur l'utilisation de bioprocédés (biocoagulation, biofloculation, biodégradation, bioadsorption), de substances naturelles (amidons, cyclodextrines, dextrines, chitine, chitosanes, celluloses, bois, chanvre et lin) et d'organismes (insectes) dans le traitement des eaux industrielles et des boues de station d'épuration.Une fois élaborés, les édifices macromoléculaires à base de ces substances sont proposés pour pour la complexation, la capture, le transport et la séparation de contaminants présents dans des effluents (industriels, urbains, milieu aquatique) et dans des boues en mettant en jeu un volet abattement chimique et un volet impact environnemental. Les contaminés et les pollutions principalement visés sont les métaux (de base, précieux), les métalloïdes, les autres minéraux (fluorures, sulfates, phosphates), les organiques (HAP, PCB, fongicides azolés), les substances émergentes (PFAS, alkylphénols, tensio-actifs) et les paramètres globaux de l'eau (MES et colloïdes, DCO, DBO, azotes, hydrocarbures).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FINEAU 2020-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Fibres naturelles pour le traitement des eaux industrielles (coordinateur : G. Crini) ; Financeurs : Région, FEDER, Industries, Campus France ; Localisations géographiques : Besançon, Lille, Nantes, Aix-Marseille, Milan, Bucarest, Belgrade, Bari, Porto, Sinaloa (Mexique)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLIGATEX 2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Suivi et optimisation d’une station d’épuration d’une tannerie (coordinateur : G. Crini) ; Financeurs : Industries, FEDER, Campus France ; Localisation géographiques : Besançon, Pelousey, Milan, Bucarest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHITODEX 2022-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Chitosane dans le traitement de l’eau (coordinateur : G. Crini) ; Financeurs : Industries, INRA ; Localisations géographiques : Besançon, Novillars, Milan, Saskatchewan (Canada), Auckland (Nouvelle-Zélande), Shaanxi (Chine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHLOROFORMDEX 2024-2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Traitement des métaux complexés dans les eaux de traitement de surface (coordinateur : G. Crini) ; Financeurs : Industries ; Localisations géographiques : Besançon, Lure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MYDREAU 2024-2027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Métaux et hydrocarbures dans les eaux de blanchisseries (coordinateur : G. Crini) ; Financeurs : Industries, FEDER, Campus France ; Localisations géographiques : Besançon, Pontarlier, Bari, Bucarest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLUODEX 2 2024-2028</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Substances fluorées dans les eaux industrielles (coordinateur : G. Crini) ; Financeurs : Industries ; Localisations géographiques : Besançon, Champlitte, Pontarlier, Bari</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFAS 2024-2027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Programme de recherche franco-italo-roumain sur les polluants éternels : de l’identification au traitement (coordinateur : G. Crini) ; Financeurs : Industries, Campus France ; Localisations géographiques : Besançon, Bari, Bucarest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FILTRABOIS 2024-2027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> – Fibres de bois dans le traitement de l’eau (coordinateur : FCBA Grenoble). Partenariat entre l’institut technologique FCBA et les universités de Franche-Comté et de Lorraine ; Financeurs : ADEME, FCBA, Industries ; Localisations géographiques : Régions Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté, Grand-Est et Pays de la Loire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations universitaires nationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité Matériaux et Transformatins, UMR 8207, Lille</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de Catalyse et Chimie du Solide, UMR 8181, Lens</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unité de Chimie Environnementale et Interactions sur le Vivant, Dunkerque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Physico-Chimie de l’Atmosphère, Dunkerque</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">BIA, INRAE, Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FEMTO-ST, Université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Synchrotron SOLEIL, Saint-Aubin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille, CEREGE, Aix-en-Province</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales collaborations universitaires internationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROTMED Centre, University of Bucharest, Roumanie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dipartimento di Chimica, Università degli Studi di Bari Aldo Moro, Bari, Italie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Isitituto di Chimica e Biochimica G. Ronzoni, Milano, Italie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Istituto per i Processi Chimico-Fisici, CNR, Italie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Universidad Autónoma de Sinaloa, Mexique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University of Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Universidade do Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Xi’an Jiaotong University, Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University of Auckland, Nouvelle-Zélande</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">University of Saskatchewan, Canada</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Universidad Católica de Murcia, Espagne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Universidad de los Andes, Colombie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">USDA, New Orleans, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Iowa State University, USA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">The Agricultural Society of Japan, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariats industriels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">SILAC SAS, Champlitte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">UNAP, Pontarlier</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Groupe Galvanoplast, Lure</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Papeterie Gembdous, Novillars</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">VMC Pêche, Morvillars</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Manufacture Jean Rousseau, Pelousey</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FCBA, Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CycloLab Cyclodextrin Research and Development Ltd, Hongrie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.Chitin and Chitosan. Discoveries and Applications for Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-323-96119-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 65, 2021, Environmental Chemistry for a Sustainable World, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 66, 2021, Environmental Chemistry for a Sustainable World, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 42, pp.XV, 326, 2020, Sustainable Agriculture Reviews, Eric Lichtfouse, 978-3-030-41384-2. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-41384-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The History of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégorio Crini, Sophie Fourmentin, Eric Lichtfouse. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 52, pp.XIV, 401, 2020, Environmental Chemistry for a Sustainable World, Eric Lichtfouse, Jan Schwarzbauer, Didier Robert, 978-3-030-49308-0. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49308-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 36, 2019, Sustainable Agriculture Reviews, 978-3-030-16581-9; 978-3-030-16580-2. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16581-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 35, 2019, Sustainable Agriculture Reviews, 978-3-030-16538-3; 978-3-030-16537-6. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16538-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 16, pp.255, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76158-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux Industrielles Contaminées – Réglementation, Paramètres Chimiques et Biologiques & Procédés d’Épuration Innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, 370p., 2015, Pratiques et techniques. Série Environnement et développement durable, 978-2-84867-520-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventionnal sorbents for pollutant removal from wastewaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. Presses Universitaires de Franche-Comté, pp.497, 2010, Pratiques &amp; Techniques, Grégorio Crini et Pierre-Marie Badot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitine et chitosane - du biopolymère à l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guibal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses universitaires de franche-comté, pp.208, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and non-conventional adsorbents for dye removal from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serials Publications (India), pp.300, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement et épuration des eaux industrielles polluées – Procédés membranaires, bioadsorption et oxydation chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Franche-Comté, pp.300, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Cyclodextrin Cross-linked Polymers Used in Environmental Applications by Solid-state NMR Spectroscopy: a Historical Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pellegrino, Conte; Delia, Francesca; Chillura, Martino; Paolo Lo, Meo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Environment in a Magnet : Applications of NMR Techniques to Environmental Problems (Issn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, pp.316-352, 2024, ‎ 978-1839167348. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/BK9781837671250-00316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis/Hemp for Sustainable Agriculture and Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongiovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Ritta Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for applications in wastewater treatment by biosorption-oriented processes : A review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239 - 295, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-Based Materials for Applications in Wastewater Treatment by Biosorption-Oriented Processes: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cannabis/Hemp for Sustainable Agriculture and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.239-295, 2022, 978-981-16-8778-5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-16-8778-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a Pathogenic Fungus Resistant to Triazole Antifungal Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveline Snelders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, Springer International Publishing, pp.165-206, 2021, Environmental Chemistry for a Sustainable World, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced treatments for the removal of alkylphenols and akylphenol polyethoxylates from wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse, Eric; Schwarzbauer, Jan; Robert, Didier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305 - 398, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging contaminants: analysis, aquatic compartments and water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vysetti Balaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse E., Schwarzbauer J., Didier R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 1 Occurrence and Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 111, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69078-6. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69079-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of emerging contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Noutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lichtfouse, Eric; Morin-Crini, Nadia; Crini, Gregorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1 - 106, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies to remove selenium from water and wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef-Amine Boussouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Aliaskari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Lichtfouse; Jan Schwarzbauer; Didier Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Contaminants Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207 - 304, 2021, Environmental Chemistry for a Sustainable World, 978-3-030-69089-2. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-69090-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Fourmentin-Lamotte, Sophie; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The History of Cyclodextrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Springer International Publishing, pp.1-93, 2020, Environmental Chemistry for a Sustainable World, 978-3-030-49308-0. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-49308-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for Direct Bioflocculation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inara Oliveira Carmo Do Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 36: Chitin and Chitosan: Applications in Food, Agriculture, Pharmacy, Medicine and Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sustainable Agriculture Reviews, 9783030165819. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16581-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Linked Chitosan-Based Hydrogels for Dye Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Z Kyzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 36. Chitin and Chitosan: Applications in Food, Agriculture, Pharmacy, Medicine and Wastewater Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16581-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 35. Chitin and Chitosan: History, Fundamentals and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing AG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.338, 2019, Sustainable Agriculture Reviews, 978-3-030-16538-3; 978-3-030-16537-6. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-16538-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica Materials Containing Cyclodextrin for Pollutant Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Applications in Medicine, Food, Environment and Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing, pp.149-182, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76161-9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green adsorbents for pollutant removal fundamentals and design : preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN ADSORBENTS FOR POLLUTANT REMOVAL: FUNDAMENTALS AND DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPRINGER INTERNATIONAL PUBLISHING AG, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92111-2. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92111-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green adsorbents for pollutant removal innovative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREEN ADSORBENTS FOR POLLUTANT REMOVAL: INNOVATIVE MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, SPRINGER INTERNATIONAL PUBLISHING AG, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92162-4. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92162-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing AG, pp.2, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76159-6. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals and Applications of Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fourmentin-Lamotte, Sophie; Crini, Grégorio; Lichtfouse, Éric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyclodextrin Fundamentals, Reactivity and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Springer International Publishing, pp.1-55, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76158-9. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76159-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Adsorbents for Pollutant Removal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer Nature, pp.1-22, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92111-2. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92111-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Adsorbents for Pollutant Removal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer Nature, pp.1-34, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92162-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92162-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crini, Grégorio; Lichtfouse, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Absorbent for Metal Removal, Environmental Chemistry for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature (Switzerland), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-oriented processes using conventional and non-conventional adsorbents for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Adsorbents for Pollutant Removal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Springer Nature, pp.23-71, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-92111-2. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92111-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin applications in medicine, food, environment and liquid crystals preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Springer International Publishing Ag, pp.2, 2018, Environmental Chemistry for a Sustainable World, 978-3-319-76162-6. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-76162-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrines réticulées pour traiter des eaux contaminées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morin-Crini, N.; Crini, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux industrielles contaminées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté; France, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Conventional Adsorbents for Dye Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry for Dyes Removal from Wastewater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.359-407, 2015, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118721001.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defluoridation of water and wastewater using non-conventional sorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutinet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventional sorbents for pollutant removal from wastewaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.335-358, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linked cyclodextrins for pollutant removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventional sorbents for pollutant removal from wastewaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.387-400, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant removal from surface-treatment industry wastewaters by starch-based sorbents: Chemical abatement and impact on water toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carvahlo Michel De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventional sorbents for pollutant removal from wastewaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.313-334, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption process and pollution : An introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.27-38, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment by sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorption Process and Pollution - Conventional and non-conventional sorbents for pollutant removal from wastewaters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.39-78, 2010, Pratiques &amp; Techniques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafiltration assistée par du chitosane pour complexer des ions métalliques. Méthode et intérêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chitine et chitosane. Du biopolymère à l'application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.212-229, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafiltration assistée par du chitosane pour complexer des ions métalliques – Méthodes et intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chitine et Chitosane - Du biopolymère à l'application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.211-219, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitine et Chitosane – synthèse, propriétés et principales applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morcellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chitine et Chitosane- Du biopolymère à l'application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, presses universitaires de franche-comté, chapitre 1, pp. 19-54, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des eaux par dur chitosane - Intérêts, méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions T.I., pp.1-13, 2009, Collection Recherche et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d'un coproduit agroalimentaire en bioadsorbant pour traiter des solutions contaminées issues de la filière papetière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions T.I., pp.1-10, 2008, Collection Recherche et Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales techniques d'épuration des eaux industrielles polluées: une revue récente des méthodes proposées dans la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et épuration des eaux industrielles polluées : Procédés membranaires, bioadsorption et oxydation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.15-62, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'amidon pour adsorber des colorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fahys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement et épuration des eaux industrielles polluées : Procédés membranaires, bioadsorption et oxydation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.187-234, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and disadvantages of separation-based water treatment methods for the removal of per- and polyfluoroalkyl substances in drinking water: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-025-01890-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy Between Low-Cost Chitosan and Polyaluminum Chloride (PAC) Improves the Flocculation Process for River Water Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo De-Paz-Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Torres-Iribe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Licea-Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (13), pp.1822. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17131822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-based materials for emerging contaminants removal: Bibliometric analysis, research progress, and directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.107327. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trifluoroacetic acid in tap water from Besançon (France) and bottled water from France, Italy, and Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (86), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43832-025-00294-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan-based materials for emerging contaminants removal: Bibliometric analysis, research progress, and directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo A Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, pp.107327. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2025.107327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins for the removal of per- and polyfluoroalkyl substances: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (6), pp.1713-1743. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-025-01868-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption location of copper on hemp shives revealed by combination of K-edge subtraction X-ray microtomography and X-ray micro-fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongiovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Govilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wajih Akleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Scheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (2), pp.809-822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of contaminants present in water and wastewater by cyclodextrin-based adsorbents: A bibliometric review from 1993 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramasivan Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 348, pp.123815. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and treatment of industrial laundry wastewaters: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-024-01770-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical oxygen demand and biochemical oxygen demand analysis of discharge waters from laundry industry: monitoring, temporal variability, and biodegradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2024.1387041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical substances present in discharge water generated by laundry industry: Analytical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wse.2023.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper Recovery from Aqueous Solutions by Hemp Shives: Adsorption Studies and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), pp.191. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11010191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Crop Soils in Eastern France: Coldspots of Azole-Resistant Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.art. 618. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9060618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient removal of fluoride ions present in industrial effluents using metal-organic frameworks of UiO-66-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.103791. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy to Valorize a By-Product of Pine Wood (Pinus pinaster) for Copper Removal from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maélys Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (18), pp.6436. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28186436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan as an Outstanding Polysaccharide Improving Health-Commodities of Humans and Environmental Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Morales-Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ruelas-Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina García-Armenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.526. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15030526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for selenium removal from contaminated waters: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef-Amine Boussouga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehran Aliaskari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2019-2041. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01419-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative technologies to remove alkylphenols from wastewater: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2597-2628. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of chènevotte, a valuable co-product of industrial hemp fiber, as adsorbent for copper ions: Kinetic studies and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Arabian Journal of Chemistry, 15 (4), pp.103742. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2022.103742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the adsorption mechanism of copper on hemp-based materials through EDX, nano-CT, XPS, FTIR, Raman, and XANES characterization techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Blondeau-Patissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.100282. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceja.2022.100282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide cases of water pollution by emerging contaminants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guorui Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vysetti Balaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2311-2338. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01447-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of 4-n-nonylphenol, 4-n-octylphenol, and 4-tert-octyphenol on cyclodextrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.171-181. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-14435-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of an Azo Dye from Wastewater through the Use of Two Technologies: Magnetic Cyclodextrin Polymers and Pulsed Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Isabel Rodríguez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Pellicer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Gómez-Morte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Auñón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Gómez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (15), pp.8406. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23158406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of emerging contaminants from wastewater using advanced treatments. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rita Lado Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Noutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.1333-1375. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professor Casu’s contribution to cyclodextrins, the remarkable cage-shaped molecules: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annamaria Naggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.2085-2095. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-022-01417-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrin–epichlorohydrin polymers synthesis, characterization and applications to wastewater treatment: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2383-2403. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-021-01204-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Removal of Inorganic and Organic Pollutants from Polycontaminated Wastewaters on Modified Hemp-Based Felts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (1), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.21.1.8401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130 years of cyclodextrin discovery for health, food, agriculture, and the industry: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2581 - 2617. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Chènevotte, a valuable co-product of industrial hemp fiber, as adsorbent for pollutant removal. Part I : chemical, microscopic, spectroscopic and thermogravimetric characterization of raw and modified samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongiovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gabrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Ivanovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (15), pp.4574. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26154574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of Dexter French (1918–1981) to cycloamylose/cyclodextrin and starch science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiji Kainuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Lin Jane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lajos Szente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 257, pp.117620. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outstanding contribution of Professor József Szejtli to cyclodextrin applications in foods, cosmetics, drugs, chromatography and biotechnology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lajos Szente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.2619-2641. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01170-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the Unintentional Impact of Triazole Fungicides on Aspergillus fumigatus: Are Cyclodextrins a Solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Haghighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 05 (01), pp.114-136. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26502/jesph.96120120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorbents from Plant Fibers of Hemp and Flax for Metal Removal: Comparison of Their Biosorption Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Mongioví</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Lacalamita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Raschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (14), pp.4199. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26144199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of a triazole antifungal agent, difenoconazole, on soils from a cereal farm: Protective effect of hemp felt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.101394. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of hemp in textiles, paper industry, insulation and building materials, horticulture, animal nutrition, food and beverages, nutraceuticals, cosmetics and hygiene, medicine, agrochemistry, energy production and environment: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.1451 - 1476. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-020-01029-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-Friendly Approach toward the Treatment of Raw Agricultural Wastewater and River Water via Flocculation Using Chitosan and Bean Straw Flour as Bioflocculants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Picos-Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sarmiento-Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Ruelas-Leyva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Hermosillo-Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (8), pp.3943-3951. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b03419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of Franz Schardinger to cyclodextrins: a tribute on the occasion of the centenary of his death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97 (1-2), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-020-00990-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of dextrin research: a tribute to Professor Hans Pringsheim (1876–1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (1-2), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-020-01013-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of mercury ions from aqueous solutions by crosslinked chitosan-based adsorbents: a mini review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baker Rhimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuanyi Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tcr.202000073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for direct bioflocculation of wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassiba Zemmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inara Oliveira Do Carmo Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1603 - 1621. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00900-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp to limit diffusion of difenoconazole in vegetable garden soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Léchenault-Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (9), pp.e02392. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages and disadvantages of techniques used for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.145-155. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0785-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni, and Zn from synthetic solutions on a hemp‐based felt. III. Real discharge waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin‐crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐noël Staelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137 (24), pp.48823. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.48823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Cu catalysts supported on anion exchange resin for the simultaneous catalytic reduction of nitrate ions and reductive dehalogenation of organochlorinated pollutants from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Căpăţ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florica Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Frunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Alina Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.120-129. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2018.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye removal by biosorption using cross-linked chitosan-based hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Z Kyzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee D Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1645 - 1666. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00903-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical review on chitin and chitosan biopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1623-1643. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00901-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and non-conventional adsorbents for wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0786-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pd-Cu catalysts supported on anion exchange resin for the simultaneous catalytic reduction of nitrate ions and reductive dehalogenation of organochlorinated pollutants from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Căpăţ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florica Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Frunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena-Alina Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 570, pp.120-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of chitosan in food, pharmaceuticals, medicine, cosmetics, agriculture, textiles, pulp and paper, biotechnology, and environmental chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (4), pp.1667 - 1692. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-019-00904-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the interaction between cyclodextrin and difenoconazole on the growth of mold causing serious fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlothilde Léchenault-Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Godeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.411-417. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of silica materials containing cyclodextrin and their applications in wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (2), pp.683-696. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-00818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp-based adsorbents for sequestration of metals: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), pp.393-408. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0812-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins, from molecules to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), pp.1361-1375. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-018-0763-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of azole fungal residues in soils and detection of Aspergillus fumigatus-resistant strains in market gardens of Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Laboissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (32), pp.32015-32023. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3177-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals in aqueous solutions and real effluents: Biosorption behavior onto a hemp-based felt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Raschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Placet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (9), pp.2592-2601. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jctb.5612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-enhanced ultrafiltration for heavy metal removal: Influence of chitosan and carboxymethyl cellulose on filtration performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.927 - 933. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.10.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-insoluble β-cyclodextrin–epichlorohydrin polymers for removal of pollutants from aqueous solutions by sorption processes using batch studies: A review of inclusion mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Fenyvesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of five triazole fungicides from synthetic solutions on activated carbons and cyclodextrin-based adsorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Exposito Saintemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (8), pp.E00380. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2017.e00380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azole-resistant Aspergillus fumigatus in sawmills of Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 123 (1), pp.172 - 184. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.13488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni, and Zn from synthetic solutions on a hemp-based felt. II. Chemical modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (32), </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.45138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CANAPA: UN MATERIALE INTERESSANTE PER IL TRATTAMENTO DELLE ACQUE CONTAMINATE DA METALLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chimica e l'Industria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17374/CI.2017.99.2.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Origin of Polycyclic Aromatic Hydrocarbons (PAHs) in Effluents from a Surface Treatment Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (5), pp.452-461. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406638.2017.1342666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Triazole Fungicides in Aqueous Solutions and Their Removal on Modified Activated Carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jeanvoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (7), pp.3493-3501. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-017-2913-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEMP DECONTAMINATION OF POLY-METALLIC AQUEOUS SOLUTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.535-542. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30638/eemj.2017.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam Benito Casu (1927–2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 448, pp.227 - 228. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (3), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/myc.12675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkylphenol and alkylphenol polyethoxylates in water and wastewater: A review of options for their elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.S3749 - S3773. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treated wastewater phytotoxicity assessment using Lactuca sativa : Focus on germination and root elongation test parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340 (3), pp.188 - 194. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous removal of Cd, Co, Cu, Mn, Ni and Zn from synthetic solutions on a hemp-based felt: Experimental design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (5), </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/APP.44422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treated wastewater phytotoxicity assessment using Lactuca sativa: Focus on germination and root elongation test parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340 (3), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal removal from aqueous media by polymer-assisted ultrafiltration with chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fatin-Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fievet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.S3826 - S3839. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2014.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of Solutions Containing Oxyanions of Selenium by Ultrafiltration: Study of Rejection Performances with and without Chitosan Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (37), pp.10461 - 10471. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treated wastewater phytotoxicity assessment using Lactuca sativa: Focus on germination and root elongation test parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 340 (3), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desulfurization: Critical step towards enhanced selenium removal from industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Staicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 172, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2016.12.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-linked cyclodextrin-based material for treatment of metals and organic substances present in industrial discharge waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.1826-1838. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.12.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and ecotoxicological monitoring of discharge water from a metal-finishing factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Processes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.59-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant removal from industrial discharge water using individual and combined effects of adsorption and ion-exchange processes: Chemical abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (2), pp. 185-194. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jscs.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge waters : determination of polycyclic aromatic hydrocarbon (PAH) levels by a GC-MS/MS method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.1195-1202. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30638/eemj.2015.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.603-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: a history of cyclodextrins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114 (21), pp.10940-75. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr500081p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of a wastewater decontamination station: Chemical, ecotoxicological, and technical-economic impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutinet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.127. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2380-2391.1000129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of an industrial wastewater decontamination plant: An environment-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (3), pp.391-400. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.21857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced oxidation (UV-ozone) and cyclodextrin sorption: Effects of individual and combined action on the chemical abatement of organic pollutants in industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (2), pp.603 - 608. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtice.2013.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1,2-dichlorobenzene oxidation using individual and combined effects of ozone and ultraviolet irradiation: chemical abatement and impact on water toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.735-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring metal ions present in the effluent discharged from a surface treatment plant: analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Euvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Poupeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (12), pp.1197-1202. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2014.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a convenient procedure to characterize polycyclic aromatic hydrocarbons in sediments receiving industrial effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollution Effects and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2375-4397.1000128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of polluted discharge waters from surface treatment industries by pressure-driven membranes: Removal performances and environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efligenir Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déon Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiévet Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.309-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicity Evaluation of Industrial Discharge Waters and Metallic Solutions using Two Organisms (Lactuca sativa and Daphnia magna)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Priac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Poupeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pollution Effects and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.117. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2375-4397.1000117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of polluted discharge waters from surface treatment industries by pressure-driven membranes: Removal performances and environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Efligenir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Déon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 258, pp.309-319. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.07.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an industrial wastewater decontamination plant: An environment-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradu Corina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.391-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring metal ions present in the effluent discharged from a surface treatment plant: Analytical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euvrard Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1197-1202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected toxic interactions in the freshwater amphipod Gammarus pulex (L.) exposed to binary copper and nickel mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollutant removal from industrial discharge water using individual and combined effects of adsorption and ion-exchange processes: Chemical abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Saudi Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.185-194. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jscs.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental applications of water-insoluble beta-cyclodextrin-epichlorohydrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.344-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical monitoring of the chemicals present in the discharge water generated by the surface treatment industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Druart Coline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental applications of water-insoluble beta-cyclodextrin-epichlorohydrin polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (2), pp.344 - 368. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">unexpected toxic interactions in the freshwater amphipod Gammarus pulex (L.) exposed to binary copper and nickel mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.1099-1111. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and optimization of a wastewater decontamination station operating in the surface treatment industry: chemical abatement and ecotoxicological impact.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.329-341. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1007623ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et optimisation d'une station de décontamination des eaux usées de la filière traitement de surface : abattement chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.329-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00670712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metals removal from industrial effluents by adsorption on crosslinked starch: chemical study and impact on water toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92, pp.765-772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements conventionnels et émergents des eaux usées de la filière traitement de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements &amp; Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 408, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluentsusing the lettuce plant (Lactuca sativa) as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (7), pp.2057 - 2064. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption onto crosslinked cyclodextrin polymers for industrial pollutants removal: an interesting environmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -M. Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (3-4), pp.315 - 320. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-010-9841-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy metal removal from industrial effluents by sorption on cross-linked starch: Chemical study and impact on water toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Minary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (3), pp.765 - 772. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2010.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Additional Sorption Treatment by Cross-Linked Starch of Wastewater from a Surface Finishing Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (3), pp.1749 - 1756. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie1010492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements des effluents - Le couplage de l'oxydation et de la bio-adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InfoChimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 509, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the phytotoxicity of polycontaminated industrial effluents using the lettuce plant (Lactuca sativa) as a bioindicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.2057-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of additional sorption treatment of industrial water discharge by cross-linked starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.1749-1756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption onto crosslinked cyclodextrin polymers for industrial pollutants removal: An interesting environmental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.315-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dechromatation step in wastewater treatment plants: fundamental role and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Giuseppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.12217-12223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage oxydation / bio-adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GalvanoOrgano Traitement de surface &amp; Peinture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 806, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bioadsorption sur amidon réticulé pour enlever des métaux des effluents industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sancey Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Louis-Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minary Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based biosorbents for dyes in textile wastewater treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity of Gammarus sp. juveniles to deltamethrin:Outcomes for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dechromatation Step in Wastewater Treatment Plants: Fundamental Role and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Trunfio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (23), pp.12217 - 12223. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie101042a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic dye adsorption onto modified chitosan: comparison and regression analysis of optimized isotherm models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (1), pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between dyes and starch-based biosorbents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environment and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan flocculation of cardboard-mill secondary biological wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 155, pp.775-783. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2009.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for coagulation/flocculation processes. An eco-friendly approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.1337-1348. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2008.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture toxicity assessment of wood preservative pesticides in the freshwater amphipod Gammarus pulex (L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72, pp.441-449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 157, p. 34-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chitosan, a natural aminopolysaccharide, for dye removal from aqueous solutions by adsorption processes using batch studies: A review of recent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (4), pp.399-447. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: Batch studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (1-2), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flour of corn for dye removal from pulp and paper effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325, pp.8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 99 (16), pp.7573-7586. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2008.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and non-conventional adsorbents for dye removal from aqueous solutions: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationized starch-based material as a new ion-exchanger adsorbent for the removal of C.I. Acid Blue 25 from aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 99, pp.7573-7586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la farine de blé pour décolorer des effluents papetiers pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 325, p. 8-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of C.I. Basic Blue 9 on chitosan-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 34, p. 451-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption isotherm models for dye removal by cationized starch-based material in a single component system: Error analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 157 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.12.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and equilibrium studies on the removal of cationic dyes from aqueous solution by adsorption onto a cyclodextrin polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 77, p. 415-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of chitosan, a natural aminopolysaccharide, for dye removal from aqueous solutions by adsorption processes using batch studies: A review of recent literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 33, p. 399-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The removal of Basic Blue 3 from aqueous solutions by chitosan-based adsorbent: batch studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 153, p. 96-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on adsorption of propiconazole on modified carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bitschené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Degiorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1-2), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on adsorption of propiconazole on modified carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bitschené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torri Giangiacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (1-2), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of crosslinked starch materials with spectroscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (6), pp.2650-2663. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.20851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of crosslinked starch materials with spectroscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (6), pp.2650-2663. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.20851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass Spectrometric Characterization of a New 2-Hydroxypropyl-β-cyclodextrin Derivative Bearing Methacrylic Moieties and Its Copolymerization with 1-Vinyl-2-pyrrolidone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Janus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morcellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (3-4), pp.198 - 209. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.200390022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New HPLC stationary phases based on (methacryloyloxypropyl-β-cyclodextrin-co-N-vinylpyrrolidone) copolymers coated on silica. Preparation and characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Janus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Carbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deretani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.307-312. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b206718h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chanvre dans le traitement des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 COLLOQUE INTERNATIONAL FRANCOPHONE EN ENVIRONNEMENT ET SANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Littoral Côte d'Opale, Dunkerque, Oct 2017, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modificazione chimica di feltri a base di canapa e loro applicazioni per eliminare i metalli da soluzioni acquose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII Convegno della Divisione di Chimica Organica CDCO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi 'Ca Foscari Venezia, Sep 2016, venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan for flocculation processes. An eco-friendly approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the European Chitin Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venise, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicité de l'aluminium vis à vis de Gammarus pulex (Amphipoda, Crustacea) - Essai sur solutions préparées en laboratoire et sur effluents de station d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Chitosan as a bioflocculant to treat biological wastewater from pulp and paper plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sancey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference of the European Chitin Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Venise, Italy. pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chanvre modifié pour décontaminer des solutions aqueuses polymétalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 COLLOQUE INTERNATIONAL FRANCOPHONE EN ENVIRONNEMENT ET SANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, dunkerque, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp: An interesting polysaccharide to prepare new innovative materials for metal removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin-Crini Nadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Meeting School on Carbohydrate Chemistry, Certosa di Pontignano (Sienne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Siena, Italy. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de rejets industriels par des cyclodextrines réticulées : abattement chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euvrard Elise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradu Corina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Cosentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giangiacomo Torri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17 journées cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fongicides triazolés : impact non intentionnel sur une moisissure pathogène pour l’Homme. Fiche thématique N°20 – Réseau Ecotox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Millon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de Fabrication d'un composé de type gel pour le traitement d'effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05 51597, Juin 2005 ; PCT/FR2006/050549 ; WO2006/134299. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principales applications des complexes d’inclusion cyclodextrine/substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégorio Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fourmentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-in232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation du zinc, du cuivre et du manganèse par du chanvre : efficacité chimique et impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Loiacono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Morin-Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Bradu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.240-252. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2018.1174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId553"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1E367FF"/>
+    <w:nsid w:val="DD379CB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D7717BF"/>
+    <w:nsid w:val="0E1773C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EE21F820"/>
+    <w:nsid w:val="FF2EA953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="663C59BF"/>
+    <w:nsid w:val="D05EF9ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B57583F4"/>
+    <w:nsid w:val="F994C457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregorio-crini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2540-6851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118911155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/329213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000010702402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-323-96119-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Gr&#233;gorio Crini, Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41384-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Crini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030493073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49308-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-16581-9#about" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16581-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030165376#aboutBook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16538-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badot Pierre-Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacalamita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mongiov&#237;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosentino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin-Crini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/BK9781837671250-00316" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiovi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Bradu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ritta Lado Ribeiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lado Ribeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8778-5_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vysetti Balaram" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Snelders" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555740v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cosentino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Noutsopoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef-Amine Boussouga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Aliaskari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49308-0_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Zemmouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Oliveira Carmo Do Nascimento" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-16581-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16581-9_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Z Kyzas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D Wilson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16581-9_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152878v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-16538-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16538-3_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92111-2_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786011v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92162-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92111-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6_1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Loiacono" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92162-4_1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Wilson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92111-2_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02166999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Euvrard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morin-Crini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cosentino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Crini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118721001.ch10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trunfio Giuseppe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sancey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutinet Xavier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancey Bertrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvahlo Michel De" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin-Crini Nadia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370851v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447889v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morcellet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gravier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Brunel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fahys" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399759v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lacalamita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01868-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lichtfouse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picos-Corrales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01890-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.107327" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136301v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo De-Paz-Arroyo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Torres-Iribe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Licea-Claverie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131822" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05324225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43832-025-00294-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969085v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo A Picos-Corrales" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Akleh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramasivan Balasubramanian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayong Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01770-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1387041" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wse.2023.07.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11010191" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoyez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103791" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286257v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lys Jaillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecourt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186436" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morales-Burgos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ruelas-Leyva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Garc&#237;a-Armenta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15030526" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662809v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Naggi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01417-w" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626838v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01419-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04055671v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2022.103742" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01438-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662990v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01447-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324572v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14435-y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pellicer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa G&#243;mez-Morte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;&#243;n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente G&#243;mez-L&#243;pez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158406" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01379-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324581v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144199" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Haghighi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jesph.96120120" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Staelens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101394" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610576v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01204-z" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326450v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.21.1.8401" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259916v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01156-w" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427028v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ivanovska" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154574" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred French" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Kainuma" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Lin Jane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Szente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117620" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610573v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01170-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926335v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01029-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481163v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-020-00990-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481150v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sarmiento-S&#225;nchez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hermosillo-Ochoa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03419" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481155v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-020-01013-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932038v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baker Rhimi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyi Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202000073" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277865v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02392" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082890v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0785-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Oliveira Do Carmo Nascimento" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00900-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00903-y" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510687v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Staelens" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.48823" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C&#259;p&#259;&#355;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Papa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Frunza" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Alina Olaru" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.11.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00901-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082916v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0786-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402948v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00904-x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1343" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-00818-0" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082932v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0812-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664735v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2017.07.004" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957022v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0763-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130081v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5612" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664723v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Lam" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.090" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664737v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Staicu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.132" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522385v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Priac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.01.002" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664762v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Exposito Saintemarie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00380" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664748v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanvoine" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13488" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664672v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.45138" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664732v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2913-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664760v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Euvrard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2017.1342666" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664706v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/CI.2017.99.2.8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664743v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.06.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482887v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bugnet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2017.054" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12675" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664754v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gavoille" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.05.011" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664745v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664670v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.44422" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fatin-Rouge" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.05.020" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664763v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02615" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522922v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522957v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Charles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2013.03.007" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636870v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.172" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306692v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629897v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2015.130" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089575v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500081p" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640181v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Trunfio" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2013.06.023" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2ZVR78D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629958v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632893v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21857" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHMR0V3D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114450v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2380-2391.1000129" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637537v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poupeney" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.05.011" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114679v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000128" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089572v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efligenir Anthony" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;on S&#233;bastien" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fi&#233;vet Patrick" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114461v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000117" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275532v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Efligenir" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;on" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.07.080" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089579v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euvrard Elise" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849454v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114698v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849455v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druart Coline" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarrigue" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650944v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.06.005" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115135v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1978-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596434v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007623ar" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560626v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666694v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sancey" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670712v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560624v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trunfio" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Minary" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavoille" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648528v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J4LVPVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666692v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Carvalho" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643902v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charles" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Badot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-010-9841-1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35C13C91FADD9DCBB9B4C9FD06C623C0E912EDF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653081v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Minary" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2010.10.033" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8JQZC4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645517v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie1010492" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666693v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666691v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666695v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560622v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447887v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560625v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Louis-Fabien" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483853v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.02.011" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQK8TQS2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560627v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657909v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101042a" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480252v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420884v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.09.023" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTZJQSZ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394346v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.027" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29V2SZQD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355297v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394526v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jolibois" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596806v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2007.11.001" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJK05R2G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355279v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355276v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447893v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596804v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.08.025" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG7D6P91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645455v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355263v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596803v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.12.072" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLH1R5N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355269v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680884v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bitschen&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torri Giangiacomo" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Giorgi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2005.03.012" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9J1WCSR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683568v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delval" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bertini" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.20851" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M018FBK0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738523v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Janus" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ricart" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.200390022" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XTPP73S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275862v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Janus" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonnier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deretani" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacquet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b206718h" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664954v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664840v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414156v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414237v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414166v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664963v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664859v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664882v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791031v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447903v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357866v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in232" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288495v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1174" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregorio-crini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2540-6851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118911155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/329213" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000010702402" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gorio Crini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-323-96119-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506128v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin-Crini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Gr&#233;gorio Crini, Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41384-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Crini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030493073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49308-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-16581-9#about" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16581-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030165376#aboutBook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16538-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253487v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badot Pierre-Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guibal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacalamita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mongiov&#237;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosentino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin-Crini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/BK9781837671250-00316" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiovi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Bradu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ritta Lado Ribeiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mongiov&#237;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Lado Ribeiro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-8778-5_9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Godeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Snelders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555740v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Cosentino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangiacomo Torri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorui Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vysetti Balaram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69079-3_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Noutsopoulos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef-Amine Boussouga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Aliaskari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-69090-8_3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69090-8_3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253494v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Fenyvesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49308-0_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152898v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Zemmouri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Oliveira Carmo Do Nascimento" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-16581-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16581-9_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Z Kyzas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee D Wilson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16581-9_10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152878v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-16538-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16538-3_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6_6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92111-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92162-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76159-6_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92111-2_1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065613v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Loiacono" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92162-4_1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167207v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Wilson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92111-2_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788816v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76162-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02166999v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Euvrard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morin-Crini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cosentino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Crini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118721001.ch10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trunfio Giuseppe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sancey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hutinet Xavier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sancey Bertrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560636v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvahlo Michel De" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fievet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447889v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fievet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morcellet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin-Crini Nadia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Badot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447890v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Comte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gravier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard-Brunel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fahys" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lichtfouse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Picos-Corrales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01890-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo De-Paz-Arroyo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Torres-Iribe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Licea-Claverie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17131822" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Liu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2025.107327" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05324225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Lacalamita" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43832-025-00294-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969085v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo A Picos-Corrales" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399759v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-025-01868-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gabrion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Govilas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Akleh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609323v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramasivan Balasubramanian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayong Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671093v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-024-01770-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1387041" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wse.2023.07.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286268v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11010191" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9060618" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04102244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoyez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103791" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286257v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lys Jaillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lecourt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186436" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Morales-Burgos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ruelas-Leyva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina Garc&#237;a-Armenta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15030526" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01419-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01438-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04055671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2022.103742" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664259v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau-Patissier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2022.100282" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662990v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01447-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324572v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14435-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pellicer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa G&#243;mez-Morte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au&#241;&#243;n" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente G&#243;mez-L&#243;pez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158406" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523724v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01379-5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Naggi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01417-w" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610576v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01204-z" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326450v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.21.1.8401" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259916v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01156-w" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427028v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ivanovska" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154574" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610572v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred French" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiji Kainuma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Lin Jane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lajos Szente" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117620" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610573v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01170-y" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324561v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Haghighi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jesph.96120120" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324581v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26144199" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324552v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Staelens" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101394" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926335v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-020-01029-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481150v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sarmiento-S&#225;nchez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Hermosillo-Ochoa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03419" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481163v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-020-00990-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481155v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-020-01013-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932038v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baker Rhimi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyi Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.202000073" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara Oliveira Do Carmo Nascimento" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00900-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277865v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02392" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082890v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0785-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510687v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Morin&#8208;crini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#235;l Staelens" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.48823" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619021v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C&#259;p&#259;&#355;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Papa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Frunza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena-Alina Olaru" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.11.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402902v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00903-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00901-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082916v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0786-8" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957027v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402948v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-019-00904-x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlothilde L&#233;chenault-Bergerot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1343" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-00818-0" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082932v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0812-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957022v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-018-0763-2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957023v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pon&#231;ot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3177-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130081v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5612" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664723v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Lam" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;on" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.10.090" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664735v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2017.07.004" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664762v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Exposito Saintemarie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2017.e00380" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664748v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanvoine" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Crini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13488" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664672v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.45138" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664706v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17374/CI.2017.99.2.8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664760v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Euvrard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2017.1342666" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664732v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lie Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-017-2913-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482887v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bugnet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2017.054" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664743v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.06.001" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481197v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12675" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664754v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Priac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gavoille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.05.011" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664745v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2017.01.002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.44422" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522922v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664757v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fatin-Rouge" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2014.05.020" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664763v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02615" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522385v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664737v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Staicu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2016.12.132" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636870v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.12.172" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306692v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522957v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Charles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jscs.2013.03.007" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629897v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Amiot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2015.130" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089575v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr500081p" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114450v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2380-2391.1000129" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632893v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21857" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KHMR0V3D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640181v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Trunfio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2013.06.023" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2ZVR78D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629958v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637537v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poupeney" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.05.011" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114679v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chanez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000128" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089572v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efligenir Anthony" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;on S&#233;bastien" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fi&#233;vet Patrick" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114461v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2375-4397.1000117" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275532v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Efligenir" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;on" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druart" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.07.080" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089579v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradu Corina" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euvrard Elise" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659983v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Degiorgi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1978-1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114698v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849454v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849455v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Druart Coline" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarrigue" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650944v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.06.005" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115135v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596434v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007623ar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670712v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560624v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sancey" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trunfio" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Minary" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gavoille" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666692v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Carvalho" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648528v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.07.025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J4LVPVC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643902v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charles" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Badot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-010-9841-1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35C13C91FADD9DCBB9B4C9FD06C623C0E912EDF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653081v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Minary" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2010.10.033" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8JQZC4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645517v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie1010492" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666693v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666691v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560622v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666695v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560626v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666694v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560625v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Louis-Fabien" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560627v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483853v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.02.011" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQK8TQS2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657909v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie101042a" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480252v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447887v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420884v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renault" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.09.023" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTZJQSZ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394346v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2008.12.027" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29V2SZQD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355297v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394526v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jolibois" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355284v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596806v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2007.11.001" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJK05R2G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596804v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Robert" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.08.025" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG7D6P91-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645455v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645434v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2008.02.011" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP3PX1CR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447893v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355286v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355276v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355279v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596803v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.12.072" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRLH1R5N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355263v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355269v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355291v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637446v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bitschen&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2005.03.012" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9J1WCSR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680884v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torri Giangiacomo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Giorgi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637172v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delval" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bertini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Marie Badot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.20851" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M018FBK0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683568v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738523v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Janus" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ricart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.200390022" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XTPP73S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275862v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Janus" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonnier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deretani" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacquet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b206718h" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664954v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664840v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414156v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414237v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414166v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664963v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664859v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664882v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791031v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447903v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357866v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in232" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04288495v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2018.1174" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>