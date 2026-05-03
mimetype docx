--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -66,8446 +66,8446 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid -state dewetting in Pd/a-Ge bilayers</w:t>
+                <w:t xml:space="preserve">Ultrafine CoCrCuFeNi high entropy alloy thin films with high strength, plastic deformability and thermal stability achieved via grain engineering and nanoclustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bärbel Krause</w:t>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Abadias</w:t>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Babonneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuting Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ahmadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2026.117188⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 95, pp.103280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2026.103280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497956v1</w:t>
+                <w:t xml:space="preserve">hal-05568686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of substrate curvature on grazing-incidence small-angle X-ray scattering signal: theory and example of Ag thin-film growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Solid -state dewetting in Pd/a-Ge bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bärbel Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576725010726⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 276, pp.117188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2026.117188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497939v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superelastic and biocompatible Ti-Zr-Nb-Sn coatings deposited by magnetron sputtering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of substrate curvature on grazing-incidence small-angle X-ray scattering signal: theory and example of Ag thin-film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Michał Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Michel</w:t>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gloriant</w:t>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 494 (Part 2), pp.131419. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (1), pp.93-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.131419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576725010726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788031v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weakly-interacting substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Class of Crystal/Glass Ultrafine Nanolaminates with Large and Tunable Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sarakinos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Babonneau</w:t>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ramade</w:t>
+                <w:t xml:space="preserve">Giancarlo Terraneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Robin</w:t>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Solanki</w:t>
+                <w:t xml:space="preserve">Christoph Gammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 649, pp.159209. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (27), pp.35686-35696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.159209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c02610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367116v1</w:t>
+                <w:t xml:space="preserve">hal-04631108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time study of the interplay between phase formation and stress evolution at the W 1 − x Si x / a − Si interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superelastic and biocompatible Ti-Zr-Nb-Sn coatings deposited by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+                <w:t xml:space="preserve">Thibaud Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mastail</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hiroki Chigama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salomé Parent</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gloriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.103401⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 494 (Part 2), pp.131419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.131419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728434v1</w:t>
+                <w:t xml:space="preserve">hal-04788031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Class of Crystal/Glass Ultrafine Nanolaminates with Large and Tunable Mechanical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+                <w:t xml:space="preserve">Real-time study of the interplay between phase formation and stress evolution at the W 1 − x Si x / a − Si interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Terraneo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Gammer</w:t>
+                <w:t xml:space="preserve">Salomé Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (27), pp.35686-35696. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (10), pp.103401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c02610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.103401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631108v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Study of the Interface-Mediated Solid-State Reactions during Growth and Postgrowth Annealing of Pd/a-Ge Bilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weakly-interacting substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sarakinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Resta</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c20600⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 649, pp.159209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.159209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203174v1</w:t>
+                <w:t xml:space="preserve">hal-04367116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational approach to identify structural and elastic relationship in metastable crystalline and amorphous alloy thin films: Mo1-xNix and Mo1-xSix case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Poltronieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 475, pp.130168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.130168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface erosion in nc-ZrN/a-ZrCu multilayer films after He irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+                <w:t xml:space="preserve">In Situ Study of the Interface-Mediated Solid-State Reactions during Growth and Postgrowth Annealing of Pd/a-Ge Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128547⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.11268-11280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c20600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819433v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p -type behavior of CrN thin films via control of point defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulation of thin metal film morphology on weakly interacting substrates via selective deployment of alloying species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Gambino</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kostas Sarakinos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.104108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (3), pp.033407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0001700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634525v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, electrical, and optical properties of reactively sputter-deposited Ta—Al—N thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface erosion in nc-ZrN/a-ZrCu multilayer films after He irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fırat Anğay</w:t>
+                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Camelio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gregory Abadias</w:t>
+                <w:t xml:space="preserve">I.S. Veremei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0082537⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 442, pp.128547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844248v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of thin metal film morphology on weakly interacting substrates via selective deployment of alloying species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, electrical, and optical properties of reactively sputter-deposited Ta—Al—N thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fırat Anğay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+                <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dominique Eyidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Abadias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kostas Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0001700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (10), pp.105303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0082537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830026v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the growth of TiN thin films by oblique angle sputter-deposition: A three-dimensional atomistic computational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">p -type behavior of CrN thin films via control of point defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubenson Mareus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mastail</w:t>
+                <w:t xml:space="preserve">Davide Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Nita</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Bakhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110662⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (10), pp.104108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.104108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678965v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of copper as wetting agent during growth of thin silver films on silicon dioxide substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Abadias</w:t>
+                <w:t xml:space="preserve">Novel class of nanostructured metallic glass films with superior and tunable mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Orekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Terraneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sarakinos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148056⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.116955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678344v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Dichroic Plasmonic Nitride Nanostructures with Broken Centrosymmetry for Second Harmonic Generation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of temperature on the growth of TiN thin films by oblique angle sputter-deposition: A three-dimensional atomistic computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Christofilos</w:t>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Arvanitidis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florin Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (9), pp.8789-8800. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.110662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c01442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357416v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel class of nanostructured metallic glass films with superior and tunable mechanical properties</w:t>
+                <w:t xml:space="preserve">Self-Assembled Dichroic Plasmonic Nitride Nanostructures with Broken Centrosymmetry for Second Harmonic Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+                <w:t xml:space="preserve">D. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Orekhov</w:t>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
+                <w:t xml:space="preserve">D. Christofilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116955⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (9), pp.8789-8800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c01442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241496v1</w:t>
+                <w:t xml:space="preserve">hal-03357416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface blistering in ZrSiN nanocomposite films irradiated with He ions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">On the effect of copper as wetting agent during growth of thin silver films on silicon dioxide substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N.N. Cherenda</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125654⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.148056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770490v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of columnar growth, texture development and wettability of reactively sputter-deposited TiN, ZrN and HfN thin films at glancing angle incidence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural Properties and Oxidation Resistance of ZrN/SiNx, CrN/SiNx and AlN/SiNx Multilayered Films Deposited by Magnetron Sputtering Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihar Saladukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zlotski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Janse van Vuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126130⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10020149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036791v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of thin silver film growth on weakly interacting silicon dioxide substrates using oxygen as a surfactant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface blistering in ZrSiN nanocomposite films irradiated with He ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Cherenda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0000244⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 394, pp.125654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678776v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of MeN/Si3N4 (Me = Zr, Al, Cr) multilayered systems to radiation erosion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of columnar growth, texture development and wettability of reactively sputter-deposited TiN, ZrN and HfN thin films at glancing angle incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Anğay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 399, pp.126146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126146⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 399, pp.126130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762921v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, stress, and mechanical properties of Mo-Al-N thin films deposited by dc reactive magnetron cosputtering: Role of point defects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Eyidi</w:t>
+                <w:t xml:space="preserve">In Situ and Real-Time Nanoscale Monitoring of Ultra-Thin Metal Film Growth Using Optical and Electrical Diagnostic Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0000292⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10112225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036835v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ and Real-Time Nanoscale Monitoring of Ultra-Thin Metal Film Growth Using Optical and Electrical Diagnostic Tools</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anny Michel</w:t>
+                <w:t xml:space="preserve">Structure, stress, and mechanical properties of Mo-Al-N thin films deposited by dc reactive magnetron cosputtering: Role of point defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Anğay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Löfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+                <w:t xml:space="preserve">Dominique Eyidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10112225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (5), pp.053401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0000292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036823v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of kinetics on intrinsic stress generation and evolution in sputter-deposited films at conditions of high atomic mobility</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Tolerance of MeN/Si3N4 (Me = Zr, Al, Cr) multilayered systems to radiation erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Kozlovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5130148⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 399, pp.126146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474307v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic and phononic properties of epitaxial conductive transition metal nitrides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Zorba</w:t>
+                <w:t xml:space="preserve">Manipulation of thin silver film growth on weakly interacting silicon dioxide substrates using oxygen as a surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Konpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Delimitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/ab97c6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.043406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0000244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769538v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of defected TaN supercells dataset for structural and elastic properties from ab initio simulations and comparison to experimental data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmonic and phononic properties of epitaxial conductive transition metal nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Miao Hu</w:t>
+                <w:t xml:space="preserve">M Gioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Greneche</w:t>
+                <w:t xml:space="preserve">J Arvanitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Christofilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Zorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/ab97c6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105903v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-to-2D Morphology Manipulation of Sputter-Deposited Nanoscale Silver Films on Weakly Interacting Substrates via Selective Nitrogen Deployment for Multifunctional Metal Contacts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of kinetics on intrinsic stress generation and evolution in sputter-deposited films at conditions of high atomic mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sarakinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (4), pp.045302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5130148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03036838v1</w:t>
+                <w:t xml:space="preserve">hal-02474307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large influence of vacancies on the elastic constants of cubic epitaxial tantalum nitride layers grown by reactive magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Design of defected TaN supercells dataset for structural and elastic properties from ab initio simulations and comparison to experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Miao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grenèche</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.11.041⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.105411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413979v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liveschaltung zum Dünnschichtwachstum</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D-to-2D Morphology Manipulation of Sputter-Deposited Nanoscale Silver Films on Weakly Interacting Substrates via Selective Nitrogen Deployment for Multifunctional Metal Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Konpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kehagias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vakuum in Forschung und Praxis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vipr.202000748⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (5), pp.4728 - 4738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701596v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nonlocal thermoelastic peaks in the stress and texture evolution of TiN coatings formed by plasma based ion implantation and deposition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large influence of vacancies on the elastic constants of cubic epitaxial tantalum nitride layers grown by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Miao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125695⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.254-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622513v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Properties and Oxidation Resistance of ZrN/SiNx, CrN/SiNx and AlN/SiNx Multilayered Films Deposited by Magnetron Sputtering Technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of nonlocal thermoelastic peaks in the stress and texture evolution of TiN coatings formed by plasma based ion implantation and deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Kalinichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Reshetnyak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strel'Nitskij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10020149⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 391, pp.125695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794841v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive sputter deposition of CoCrCuFeNi in oxygen/argon mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diederik Depla</w:t>
+                <w:t xml:space="preserve">Liveschaltung zum Dünnschichtwachstum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 378, pp.124362. </w:t>
+              <w:t xml:space="preserve">Vakuum in Forschung und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.26-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vipr.202000748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453983v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Silicide Formation and Stress Evolution during Sputter Deposition of Ultrathin Pd Layers on a-Si</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Resta</w:t>
+                <w:t xml:space="preserve">Elastic properties of α- and β-tantalum thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tingaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b11492⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 688, pp.137403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323333v1</w:t>
+                <w:t xml:space="preserve">hal-02457454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale diffusion rates during growth of thin metal films on weakly-interacting substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Sarakinos</w:t>
+                <w:t xml:space="preserve">Reactive sputter deposition of CoCrCuFeNi in oxygen/argon mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dedoncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyorgy Radnóczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik Depla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43107-8⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 378, pp.124362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285114v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture and Stress Evolution in HfN Films Sputter-Deposited at Oblique Angles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mastail</w:t>
+                <w:t xml:space="preserve">Atomic-scale diffusion rates during growth of thin metal films on weakly-interacting substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sangiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings9110712⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43107-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445851v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning high power impulse magnetron sputtering discharge and substrate bias conditions to reduce the intrinsic stress of TiN thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Interfacial Silicide Formation and Stress Evolution during Sputter Deposition of Ultrathin Pd Layers on a-Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.05.054⟩</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b11492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271110v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of α- and β-tantalum thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texture and Stress Evolution in HfN Films Sputter-Deposited at Oblique Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Anğay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 688, pp.137403. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.06.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings9110712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457454v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive nitrides: Growth principles, optical and electronic properties, and their perspectives in photonics and plasmonics</w:t>
+                <w:t xml:space="preserve">Tuning high power impulse magnetron sputtering discharge and substrate bias conditions to reduce the intrinsic stress of TiN thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Patsalas</w:t>
+                <w:t xml:space="preserve">Felipe Cemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kalfagiannis</w:t>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mser.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304320v1</w:t>
+                <w:t xml:space="preserve">hal-02271110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-type Al-doped Cr-deficient CrN thin films for thermoelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+                <w:t xml:space="preserve">Impact of Ge alloying on the early growth stages, microstructure and stress evolution of sputter-deposited Cu-Ge thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngo van Nong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Eklund</w:t>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/APEX.11.051003⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.286-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311227v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocolumnar TiN thin film growth by oblique angle sputter-deposition : Experiments vs. simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mastail</w:t>
+                <w:t xml:space="preserve">Reactive sputter deposition of CoCrCuFeNi in nitrogen/argon mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tetard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florin Nita</w:t>
+                <w:t xml:space="preserve">R. Dedoncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Radnóczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 769, pp.881-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938495v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stability of TiZrAlN and TiZrSiN Films Formed by Reactive Magnetron Sputtering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conductive nitrides: Growth principles, optical and electronic properties, and their perspectives in photonics and plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zlotsky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Patsalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kalfagiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.V. Bellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Materials: Applied Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S2075113318030024⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.1-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mser.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454629v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Characterization of Multilayer Thin Coatings ZrN/Si 3 N 4 by X-Ray Diffraction Using Noncoplanar Measurement Geometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">P-type Al-doped Cr-deficient CrN thin films for thermoelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo van Nong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Eklund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201700670⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.051003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/APEX.11.051003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308403v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress in thin films and coatings: Current status, challenges, and prospects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanocolumnar TiN thin film growth by oblique angle sputter-deposition : Experiments vs. simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Sebastiani</w:t>
+                <w:t xml:space="preserve">Boudjemaa Bouaouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Thompson</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (2), pp.020801. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.338-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.5011790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942286v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blister formation in ZrN/SiN multilayers after He irradiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure Characterization of Multilayer Thin Coatings ZrN/Si 3 N 4 by X-Ray Diffraction Using Noncoplanar Measurement Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.T. Kvasov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+                <w:t xml:space="preserve">Svetlana Vlasenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Benediktovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ulyanenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.02.095⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (5), pp.1700670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201700670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310948v1</w:t>
+                <w:t xml:space="preserve">hal-02308403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ge alloying on the early growth stages, microstructure and stress evolution of sputter-deposited Cu-Ge thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+                <w:t xml:space="preserve">Thermal Stability of TiZrAlN and TiZrSiN Films Formed by Reactive Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michel</w:t>
+                <w:t xml:space="preserve">A. Yu. Daniliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mastail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Abadias</w:t>
+                <w:t xml:space="preserve">I. Solodukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zlotsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.019⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Materials: Applied Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.418-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S2075113318030024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295403v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive sputter deposition of CoCrCuFeNi in nitrogen/argon mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Radnóczi</w:t>
+                <w:t xml:space="preserve">Stress in thin films and coatings: Current status, challenges, and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Belliard</w:t>
+                <w:t xml:space="preserve">Eric Chason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Keckes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.020801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5011790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02095949v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and oxidation resistance of ZrSiN nanocomposite and ZrN/SiNx multilayered coatings: A comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Blister formation in ZrN/SiN multilayers after He irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.T. Kvasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Saladukhin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 332, pp.428-439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.08.076⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 344, pp.170-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.02.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454963v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup for high-temperature surface Brillouin light scattering: Application to opaque thin films and coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Abadias</w:t>
+                <w:t xml:space="preserve">Thermal stability and oxidation resistance of ZrSiN nanocomposite and ZrN/SiNx multilayered coatings: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4975637⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 332, pp.428-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.08.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03893749v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and Color Changes of Ag/TiO 2 Photochromic Films Deposited on Diffusing Paper and Transparent Flexible Plastic Substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setup for high-temperature surface Brillouin light scattering: Application to opaque thin films and coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+                <w:t xml:space="preserve">N. Girodon-Boulandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Martinez Garcia</w:t>
+                <w:t xml:space="preserve">A. Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hébert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+                <w:t xml:space="preserve">F. Challali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0003702816680000⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (2), pp.023903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4975637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918601v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural-elastic relationships of Zr-TL (TL = Cu, Co, Ni) thin films metallic glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Apreutesei</w:t>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 707, pp.126-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of energetic ion bombardment for tailoring stress and microstructural evolution during growth of Cu thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+                <w:t xml:space="preserve">Spectral and Color Changes of Ag/TiO 2 Photochromic Films Deposited on Diffusing Paper and Transparent Flexible Plastic Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brisset</w:t>
+                <w:t xml:space="preserve">Juan Manuel Martinez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.09.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (6), pp.1271 - 1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0003702816680000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03665205v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of Cu(001) thin films onto Si(001) using a single-step HiPIMS process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Benefits of energetic ion bombardment for tailoring stress and microstructural evolution during growth of Cu thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Amiard</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01755-8⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641342v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti, Al and N adatom adsorption and diffusion on rocksalt cubic AlN (001) and (011) surfaces: Ab initio calculations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epitaxial growth of Cu(001) thin films onto Si(001) using a single-step HiPIMS process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lundin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Amiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.06.179⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01755-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675843v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional kinetic Monte Carlo simulations of cubic transition metal nitride thin film growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Ti, Al and N adatom adsorption and diffusion on rocksalt cubic AlN (001) and (011) surfaces: Ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mastail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Abadias</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.93.064107⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 423, pp.354-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.06.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036821v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive intrinsic stress originates in the grain boundaries of dense refractory polycrystalline thin films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured multielement (TiHfZrNbVTa)N coatings before and after implantation of N+ ions (1018cm−2): Their structure and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. D. Boyd</w:t>
+                <w:t xml:space="preserve">A.D. Pogrebnjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Helmersson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Sarakinos</w:t>
+                <w:t xml:space="preserve">O.V. Bondar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Konarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4941271⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 385, pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286288v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A load-lock compatible system for in situ electrical resistivity measurements during thin film growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and mechanical properties of NbN and Nb-Si-N films: Experiment and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Guerin</w:t>
+                <w:t xml:space="preserve">Alexander Pogrebnjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lamongie</w:t>
+                <w:t xml:space="preserve">Oleksandr Bondar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berneau</w:t>
+                <w:t xml:space="preserve">Volodymyr Ivashchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Sobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940933⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (10), pp.11743-11756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.04.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456062v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of the Thickness-Induced Crystallization and Stress Build-Up during Sputter-Deposition of Nanoscale Silicide Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Plasmonic spectral tunability of conductive ternary nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lidorikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Patsalas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b12413⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (26), pp.263110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4955032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456055v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic spectral tunability of conductive ternary nitrides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A kinetic model for stress generation in thin films grown from energetic vapor fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lidorikis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Chason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magnfält</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sarakinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4955032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (14), pp.145307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4946039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456052v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic model for stress generation in thin films grown from energetic vapor fluxes</w:t>
+                <w:t xml:space="preserve">Compressive intrinsic stress originates in the grain boundaries of dense refractory polycrystalline thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chason</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Magnfält</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Helmersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 119 (14), pp.145307. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 119 (5), pp.055305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4946039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03036817v1</w:t>
+                <w:t xml:space="preserve">hal-01286288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of NbN and Nb-Si-N films: Experiment and molecular dynamics simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oleg Sobol</w:t>
+                <w:t xml:space="preserve">A load-lock compatible system for in situ electrical resistivity measurements during thin film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamongie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.04.095⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (2), pp.023902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456034v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural-elastic relationships of Zr-TL (TL = Cu, Co, Ni) thin films metallic glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Esnouf</w:t>
+                <w:t xml:space="preserve">Direct Observation of the Thickness-Induced Crystallization and Stress Build-Up during Sputter-Deposition of Nanoscale Silicide Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wochner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyjumon Ibrahimkutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.208⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (50), pp.34888-34895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b12413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427134v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, structural and mechanical properties of magnetron-sputtered ZrN/SiNx nanolaminated coatings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional kinetic Monte Carlo simulations of cubic transition metal nitride thin film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.06.099⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.064107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.93.064107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03666482v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured multielement (TiHfZrNbVTa)N coatings before and after implantation of N+ ions (1018cm−2): Their structure and mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Konarski</w:t>
+                <w:t xml:space="preserve">Structural-elastic relationships of Zr-TL (TL = Cu, Co, Ni) thin films metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 707, pp.126-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456058v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic mechanical size effects in thin ZrNi metallic glass films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Gravier</w:t>
+                <w:t xml:space="preserve">Growth, structural and mechanical properties of magnetron-sputtered ZrN/SiNx nanolaminated coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Zlotski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Blandin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+                <w:t xml:space="preserve">G. Tolmachova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 308, pp.158-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.06.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.02.038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01211307v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetron sputtering deposition of Ag/TiO2 nanocomposite thin films for reversible and multicolor photochromic applications on flexible substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extrinsic mechanical size effects in thin ZrNi metallic glass films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. K. Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+                <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Destouches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Abadias</w:t>
+                <w:t xml:space="preserve">J.J. Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pailloux</w:t>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.23-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.201500134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362170v1</w:t>
+                <w:t xml:space="preserve">hal-01211307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volmer-Weber growth stages of polycrystalline metal films probed by in situ and real-time optical diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 107 (18), pp.183105. </w:t>
@@ -8537,1358 +8537,1492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloying effects on the structure and elastic properties of hard coatings based on ternary transition metal (M = Ti, Zr or Ta) nitrides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Magnetron sputtering deposition of Ag/TiO2 nanocomposite thin films for reversible and multicolor photochromic applications on flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.022⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201500134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233806v1</w:t>
+                <w:t xml:space="preserve">hal-01362170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, electrical conductivity, critical superconducting temperature and mechanical properties of TiNxOy thin films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Alloying effects on the structure and elastic properties of hard coatings based on ternary transition metal (M = Ti, Zr or Ta) nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 237, pp.196-204. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 257, pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2014.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.09.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01233813v1</w:t>
+                <w:t xml:space="preserve">hal-01233806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and elastic properties of ternary metal nitrides TixTa1-xN alloys: First-principles calculations versus experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Djemia</w:t>
+                <w:t xml:space="preserve">Lattice instability and elastic response of metastable Mo1-xSix thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benhamida</w:t>
+                <w:t xml:space="preserve">C. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kh. Bouamama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Faurie</w:t>
+                <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 215, pp.199-208. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (17), pp. 174104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.09.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233811v1</w:t>
+                <w:t xml:space="preserve">hal-01233816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice instability and elastic response of metastable Mo1-xSix thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fillon</w:t>
+                <w:t xml:space="preserve">Structure, electrical conductivity, critical superconducting temperature and mechanical properties of TiNxOy thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jaouen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">S. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 237, pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01233816v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ photoelectrochemical/photocatalytic study of a dye discoloration in a microreactor system using TiO(2) thin films.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and elastic properties of ternary metal nitrides TixTa1-xN alloys: First-principles calculations versus experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Montero-Ocampo</w:t>
+                <w:t xml:space="preserve">M. Benhamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gago</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kh. Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-0771-x⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215, pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743659v1</w:t>
+                <w:t xml:space="preserve">hal-01233811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, phase stability and elastic properties in the Ti1-xZrxN thin-film system: Experimental and computational studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">In situ photoelectrochemical/photocatalytic study of a dye discoloration in a microreactor system using TiO(2) thin films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montero-Ocampo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. I. Ivashchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Belliard</w:t>
+                <w:t xml:space="preserve">B. Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph Djemia</w:t>
+                <w:t xml:space="preserve">N. Alonso-Vante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (15), pp.5601-5614. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (9), pp.3751-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-0771-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233824v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive magnetron cosputtering of hard and conductive ternary nitride thin films: Ti-Zr-N and Ti-Ta-N</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Structure, phase stability and elastic properties in the Ti1-xZrxN thin-film system: Experimental and computational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. E. Koutsokeras</w:t>
+                <w:t xml:space="preserve">V. I. Ivashchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. N. Dub</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ph Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3426296⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (15), pp.5601-5614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00668107v1</w:t>
+                <w:t xml:space="preserve">hal-01233824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties and phonon generation in Mo/Si superlattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Belliard</w:t>
+                <w:t xml:space="preserve">Reactive magnetron cosputtering of hard and conductive ternary nitride thin films: Ti-Zr-N and Ti-Ta-N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Koutsokeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Huynh</w:t>
+                <w:t xml:space="preserve">S. N. Dub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Perrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Abadias</w:t>
+                <w:t xml:space="preserve">G. N. Tolmachova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.155424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.541-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3426296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423725v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00668107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties, structural parameters, and bonding of highly textured rocksalt tantalum nitride films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Matenoglou</w:t>
+                <w:t xml:space="preserve">Elastic properties and phonon generation in Mo/Si superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Koutsokeras</w:t>
+                <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Lekka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 104 (12), pp.124907. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (15), pp.155424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3043882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.155424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978705v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optical properties, structural parameters, and bonding of highly textured rocksalt tantalum nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Matenoglou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Koutsokeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Lekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (12), pp.124907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3043882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strain, interdiffusion, and microstructural evolution under ion irradiation in Ni(111)/Mo(110) multilayers: Interdependence with elastic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (4), pp.045422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.045422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9898,3949 +10032,3949 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Structure and Mechanical Properties of TiZrHfTa Refractory Alloy Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment piloter la morphologie de couches métalliques ultra-minces ? Apport des mesures in situ et en temps réel durant et après la croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ferenc Tasnadi</w:t>
+                <w:t xml:space="preserve">Michał Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 51th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">37èmes Journées Surfaces &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Orsay (Paris region), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175050v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of N2 on Ag thin film growth - A combined real-time techniques study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tailoring Structure and Mechanical Properties of TiZrHfTa Refractory Alloy Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Vecchietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Tasnadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Strasbourg (FRANCE), France</w:t>
+              <w:t xml:space="preserve">The 51th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559369v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of real-time diagnostics probing the impact of nitrogen on silver thin film growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nitrogen additive on the growth of ultrathin silver films: in situ and real-time studies during magnetron sputtering deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of N2 on Ag thin film growth - A combined real-time techniques study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karan Solanki</w:t>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium, Plasma Thin Film International Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes (06), France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559363v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing mechanical behavior of complex compositional alloy thin films by defect and interface engineering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The role of nitrogen additive on the growth of ultrathin silver films: in situ and real-time studies during magnetron sputtering deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Plathinium, Plasma Thin Film International Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163085v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of real-time diagnostics probing the impact of N2 on Ag thin film growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Enhancing mechanical behavior of complex compositional alloy thin films by defect and interface engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Bharath Curam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ezequiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Garreau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560295v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment piloter la morphologie de couches métalliques ultra-minces ? Apport des mesures in situ et en temps réel durant et après la croissance</w:t>
+                <w:t xml:space="preserve">A combination of real-time diagnostics probing the impact of N2 on Ag thin film growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michał Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bärbel Krause</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Michel</w:t>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Journées Surfaces &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Orsay (Paris region), France</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500758v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of CoCrNi &amp; FexCoCrNi(100-x) thin film complex compositional alloys with tailored atomic structure and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Bharath Curam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect engineered structural evolution and mechanical characterisation of Fe x CoCrNi (100-x) complex compositional alloy thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Bharath Curam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InMa 2024 Characterization and Properties of Interface-Dominated Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weaklyinteracting substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Stressed Condensed Matter Reveals Its Ultimate Secrets: Thin Film Growth Dynamics Probed by Real-Time Diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metallurgical Coatings &amp; Thin Films - ICMCTF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time growth monitoring of ultrathin Ag layers: impact of N2 additives and seed layers on morphological evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dussaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Reactive Sputter Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives and Challenges for the Fabrication of Plasmonic Nitride Nanostructures,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Camelio</w:t>
+                <w:t xml:space="preserve">Observing growth of silver thin films in situ with synchroton radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Plesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Weisshardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Franco-German Young Crystallographers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537862v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface formation in polycrystalline thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MML Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Jena, Germany</w:t>
+              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560431v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental mechanisms of stress-build-up during thin film formation: Multimethod real-time synchrotron experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bärbel Krause</w:t>
+                <w:t xml:space="preserve">Overarching growth manipulation strategies of ultrathin metal films from real-time diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+                <w:t xml:space="preserve">Michał Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th SOLEIL Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">93rd IUVSTA Workshop, Advances in the characterization of surface engineering structures, coatings, and thin films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Leibnitz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500807v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth manipulation strategies of ultrathin metallic layers aided by in situ and real-time diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Interface formation in polycrystalline thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilo Baumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium, Plasma Thin Film International Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes (06), France</w:t>
+              <w:t xml:space="preserve">MML Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560523v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time study of ultrathin Ag growth: role of additives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perspectives and Challenges for the Fabrication of Plasmonic Nitride Nanostructures,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Patsalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anny Michel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023, The Nanoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">META2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560417v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overarching growth manipulation strategies of ultrathin metal films from real-time diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fundamental mechanisms of stress-build-up during thin film formation: Multimethod real-time synchrotron experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilo Baumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93rd IUVSTA Workshop, Advances in the characterization of surface engineering structures, coatings, and thin films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Leibnitz, Austria</w:t>
+              <w:t xml:space="preserve">17th SOLEIL Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500783v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Real-time study of ultrathin Ag growth: role of additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">C’Nano 2023, The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498172v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing growth of silver thin films in situ with synchroton radiation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Growth manipulation strategies of ultrathin metallic layers aided by in situ and real-time diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Franco-German Young Crystallographers Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Plathinium, Plasma Thin Film International Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560491v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth manipulation strategies of ultrathin Ag layers based on gaseous additives: insights from real-time studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robin</w:t>
+                <w:t xml:space="preserve">Synthesis of nanoengineered ZrCuAl thin film metallic glasses by pulsed laser deposition with enhanced mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">E-MRS SPRING MEETING 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500851v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and mechanical behavior of nanostructured high entropy alloy thin films by pulsed laser deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Challali</w:t>
+                <w:t xml:space="preserve">Real-time N2-mediated growth manipulation of ultrathin Ag layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR « Métallurgie des Alliages à Haute entropie ou à Composition Complexe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308639v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled dichroic plasmonic nanostructures: From chains to nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Growth manipulation strategies of ultrathin Ag layers based on gaseous additives: insights from real-time studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">95th IUVSTA Workshop, Plasmonic Thin Films: Theory, Synthesis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653428v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of TiZrHfTax concentrated alloy thin films deposited by magnetron sputtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Synthesis and mechanical behavior of nanostructured high entropy alloy thin films by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kournées annuelles du GDR-HEA</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR « Métallurgie des Alliages à Haute entropie ou à Composition Complexe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310474v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanoengineered ZrCuAl thin film metallic glasses by pulsed laser deposition with enhanced mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Challali</w:t>
+                <w:t xml:space="preserve">Self-assembled dichroic plasmonic nanostructures: From chains to nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS SPRING MEETING 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online Conference, France</w:t>
+              <w:t xml:space="preserve">95th IUVSTA Workshop, Plasmonic Thin Films: Theory, Synthesis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308680v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time N2-mediated growth manipulation of ultrathin Ag layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of TiZrHfTax concentrated alloy thin films deposited by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Vecchietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Babonneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robin</w:t>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">Kournées annuelles du GDR-HEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560613v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color and spectral changes induced by laser irradiation of Ag/TiO2 nanocomposite thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Couches minces photochromiques Ag/TiO2 synthétisées par pulvérisation magnétron sur substrats flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Keita Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Abadias</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Workshop du GDR OXYFUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355808v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02054426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor photochromic films deposited on flexible substrates by reactive magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Color and spectral changes induced by laser irradiation of Ag/TiO2 nanocomposite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renée Charrière</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIATEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355828v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couches minces photochromiques Ag/TiO2 synthétisées par pulvérisation magnétron sur substrats flexibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Multicolor photochromic films deposited on flexible substrates by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guérin</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du GDR OXYFUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">MIATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02054426v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ag:TiO2 nanocomposite films synthetized by magnetron sputtering for photochromic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on NanoFilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochromic Ag/TiO2 nanocomposites synthesized by magnetron sputtering on flexible substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J2NO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond ultrasonics study of MoxNi1-x solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13850,646 +13984,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel complex compositional alloy thin films (CCA-TFs) with unique atomic structures and tailored mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Bharath Curam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MecaNano General Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of TiZrHfTax refractory high entropy alloys thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Vecchietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2025 du GDR HEAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of CoCrNi and Fex(CoCrNi)1-X high entropy alloy thin films with unique atomic structures and enhanced mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Bharath Curam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'été - Cargèse IESC - École HEA Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cargèse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couches minces photochromiques Ag:TiO2 synthétisées par pulvérisation magnétron sur substrats flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Toulouse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochromic Ag/TiO2 nanocomposites synthesized by magnetron sputtering on flexible substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Keita Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du Gdr NACRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Saint Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02054428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14499,151 +14633,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Prospectives du CSI-INP 2019-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau-Lanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Dimarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CoNRS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232515v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14653,151 +14787,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress in physical vapor deposited thin films: Measurement methods and selected examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahmood Aliofkhazraei; Ali Nasar; Mircea Chipara; Nadhira Bensaada Laidani; Jeff Th.M. De Hosson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Modern Coating Technologies: Advanced Characterization Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.359-436, 2021, 978-04-4463-245-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-63239-5.00008-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId427"/>
+      <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14944,51 +15078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Krause" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2026.117188" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kami&#324;ski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725010726" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788031v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Choquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Chigama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131419" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sarakinos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solanki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159209" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.103401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gammer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c20600" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hui Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Poltronieri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.130168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Uglov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Zlotski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Saladukhin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Veremei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128547" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gambino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bakhit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.104108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#305;rat An&#287;ay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082537" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jamnig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pliatsikas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sarakinos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001700" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678965v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Nita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110662" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamnig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pliatsikas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvanitidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01442" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Orekhov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116955" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Cherenda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125654" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat An&#287;ay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126130" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Konpan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Delimitis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Kozlovskiy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126146" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas L&#246;fler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000292" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112225" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130148" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gioti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arvanitidis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christofilos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chaudhuri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zorba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab97c6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greneche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105411" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036838v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kehagias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00736" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413979v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gren&#232;che" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vipr.202000748" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622513v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kalinichenko" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reshetnyak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strel'Nitskij" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125695" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794841v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihar Saladukhin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Uglov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zlotski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Janse van Vuuren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10020149" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dedoncker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Radn&#243;czi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Depla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323333v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b11492" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sangiovanni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43107-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9110712" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cemin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.05.054" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457454v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Colin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Djemia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalfagiannis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Bellas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2017.11.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo van Nong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.11.051003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Bouaouina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Daniliuk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Solodukhin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uglov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zlotsky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2075113318030024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308403v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vlasenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Benediktovitch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulyanenkov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700670" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chason" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keckes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5011790" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Kvasov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.02.095" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furgeaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastail" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dedoncker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radn&#243;czi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.044" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1MXW0RX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.08.076" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladjian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975637" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diop" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816680000" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.208" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665205v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9GT4CLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641342v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01755-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675843v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nita" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.179" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036821v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nita" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.064107" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286288v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fillon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Boyd" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941271" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456062v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guerin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamongie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940933" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456055v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wochner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyjumon Ibrahimkutty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12413" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456052v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lidorikis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955032" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036817v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chason" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karlson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456034v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pogrebnjak" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bondar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Ivashchenko" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sobol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.04.095" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427134v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666482v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tolmachova" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.06.099" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCPL68LJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456058v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Pogrebnjak" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Bondar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Borba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konarski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211307v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.038" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Diop" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201500134" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978476v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935034" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233806v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.022" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233813v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goupy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.09.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GMG210R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233811v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamida" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Bouamama" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.09.059" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLV9BGF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233816v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaouen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174104" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743659v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montero-Ocampo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gago" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gombert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alonso-Vante" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0771-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJZSSG2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233824v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Ivashchenko" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Djemia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.014" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9NHS28V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668107v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Koutsokeras" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Dub" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Tolmachova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3426296" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Huynh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.155424" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978705v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matenoglou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koutsokeras" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Lekka" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3043882" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288521v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaouen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pacaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abadias" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Djemia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.045422" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175050v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Slimani" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Vecchietti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Chalopin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Tasnadi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559369v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560300v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559363v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163085v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Bharath Curam" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560295v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500758v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672561v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752801v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560595v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05484972v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560303v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dussaillant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537862v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560431v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500807v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560523v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560417v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500783v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560491v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Plesh" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weisshardt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500851v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308639v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653428v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310474v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308680v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560613v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355808v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355828v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubost" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054426v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Keita Diop" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345164v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341454v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016486v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laborde" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133708v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163411v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308840v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341523v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054428v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454638v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444632395000081" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63239-5.00008-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2026.103280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Krause" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2026.117188" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kami&#324;ski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725010726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02610" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Choquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Chigama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.103401" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sarakinos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solanki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hui Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Poltronieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.130168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c20600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jamnig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pliatsikas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sarakinos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001700" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Uglov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Zlotski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Saladukhin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Veremei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#305;rat An&#287;ay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082537" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gambino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bakhit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.104108" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Orekhov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116955" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Nita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110662" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvanitidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01442" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamnig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pliatsikas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihar Saladukhin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Uglov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zlotski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Janse van Vuuren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10020149" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Cherenda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125654" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat An&#287;ay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126130" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112225" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas L&#246;fler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000292" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Kozlovskiy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126146" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678776v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Konpan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Delimitis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000244" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gioti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arvanitidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christofilos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chaudhuri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zorba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab97c6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130148" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greneche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105411" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kehagias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00736" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gren&#232;che" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kalinichenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reshetnyak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strel'Nitskij" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125695" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vipr.202000748" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457454v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Djemia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453983v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dedoncker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Radn&#243;czi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Depla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285114v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sangiovanni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43107-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323333v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b11492" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9110712" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cemin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.05.054" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furgeaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastail" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dedoncker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radn&#243;czi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1MXW0RX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304320v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalfagiannis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Bellas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2017.11.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311227v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo van Nong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.11.051003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Bouaouina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308403v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vlasenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Benediktovitch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulyanenkov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700670" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Daniliuk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Solodukhin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uglov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zlotsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2075113318030024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942286v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chason" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keckes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5011790" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Kvasov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.02.095" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.08.076" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893749v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladjian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975637" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894852v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.208" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diop" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816680000" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665205v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9GT4CLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01755-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675843v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nita" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.179" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Pogrebnjak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Bondar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Borba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konarski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456034v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pogrebnjak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bondar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Ivashchenko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sobol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.04.095" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lidorikis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955032" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036817v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chason" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karlson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946039" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fillon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Boyd" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941271" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456062v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guerin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamongie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940933" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wochner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyjumon Ibrahimkutty" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12413" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036821v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nita" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.064107" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427134v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666482v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tolmachova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.06.099" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCPL68LJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211307v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978476v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935034" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Diop" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201500134" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233806v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233816v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaouen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174104" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233813v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goupy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.09.019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GMG210R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233811v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamida" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Bouamama" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.09.059" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLV9BGF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montero-Ocampo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gago" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gombert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alonso-Vante" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0771-x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJZSSG2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233824v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Ivashchenko" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Djemia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.014" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9NHS28V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668107v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Koutsokeras" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Dub" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Tolmachova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3426296" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423725v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Huynh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.155424" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978705v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matenoglou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koutsokeras" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Lekka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3043882" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaouen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pacaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abadias" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Djemia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.045422" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175050v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Slimani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Vecchietti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Chalopin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Tasnadi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560300v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559369v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559363v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163085v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Bharath Curam" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560295v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672561v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752801v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560595v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05484972v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560303v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dussaillant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560491v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Plesh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weisshardt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500783v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537862v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500807v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560417v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560523v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308680v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560613v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500851v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308639v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653428v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310474v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054426v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Keita Diop" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355808v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355828v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubost" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345164v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341454v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016486v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laborde" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133708v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163411v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308840v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341523v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054428v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454638v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444632395000081" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63239-5.00008-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>