--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -472,1589 +472,1572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Class of Crystal/Glass Ultrafine Nanolaminates with Large and Tunable Mechanical Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superelastic and biocompatible Ti-Zr-Nb-Sn coatings deposited by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
+                <w:t xml:space="preserve">Thibaud Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Terraneo</w:t>
+                <w:t xml:space="preserve">Hiroki Chigama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Gammer</w:t>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gloriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c02610⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 494 (Part 2), pp.131419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.131419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631108v1</w:t>
+                <w:t xml:space="preserve">hal-04788031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superelastic and biocompatible Ti-Zr-Nb-Sn coatings deposited by magnetron sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Choquet</w:t>
+                <w:t xml:space="preserve">Real-time study of the interplay between phase formation and stress evolution at the W 1 − x Si x / a − Si interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroki Chigama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gloriant</w:t>
+                <w:t xml:space="preserve">Salomé Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 494 (Part 2), pp.131419. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (10), pp.103401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2024.131419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.103401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788031v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time study of the interplay between phase formation and stress evolution at the W 1 − x Si x / a − Si interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weakly-interacting substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+                <w:t xml:space="preserve">K. Sarakinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mastail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anny Michel</w:t>
+                <w:t xml:space="preserve">J. Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Parent</w:t>
+                <w:t xml:space="preserve">Y. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.103401⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 649, pp.159209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.159209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728434v1</w:t>
+                <w:t xml:space="preserve">hal-04367116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weakly-interacting substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Babonneau</w:t>
+                <w:t xml:space="preserve">Novel Class of Crystal/Glass Ultrafine Nanolaminates with Large and Tunable Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ramade</w:t>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Robin</w:t>
+                <w:t xml:space="preserve">Giancarlo Terraneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Solanki</w:t>
+                <w:t xml:space="preserve">Christoph Gammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 649, pp.159209. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (27), pp.35686-35696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.159209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c02610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367116v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational approach to identify structural and elastic relationship in metastable crystalline and amorphous alloy thin films: Mo1-xNix and Mo1-xSix case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Study of the Interface-Mediated Solid-State Reactions during Growth and Postgrowth Annealing of Pd/a-Ge Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Hui Li</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.130168⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.11268-11280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c20600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453988v1</w:t>
+                <w:t xml:space="preserve">hal-04203174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Study of the Interface-Mediated Solid-State Reactions during Growth and Postgrowth Annealing of Pd/a-Ge Bilayers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anny Michel</w:t>
+                <w:t xml:space="preserve">Computational approach to identify structural and elastic relationship in metastable crystalline and amorphous alloy thin films: Mo1-xNix and Mo1-xSix case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Hui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Resta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristiano Poltronieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (8), pp.11268-11280. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 475, pp.130168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c20600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.130168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203174v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of thin metal film morphology on weakly interacting substrates via selective deployment of alloying species</w:t>
+                <w:t xml:space="preserve">Surface erosion in nc-ZrN/a-ZrCu multilayer films after He irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+                <w:t xml:space="preserve">V.V. Uglov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Abadias</w:t>
+                <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostas Sarakinos</w:t>
+                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.S. Veremei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0001700⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 442, pp.128547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830026v1</w:t>
+                <w:t xml:space="preserve">hal-03819433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface erosion in nc-ZrN/a-ZrCu multilayer films after He irradiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">p -type behavior of CrN thin films via control of point defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+                <w:t xml:space="preserve">Davide Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.S. Veremei</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Bakhit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128547⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (10), pp.104108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.104108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819433v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, electrical, and optical properties of reactively sputter-deposited Ta—Al—N thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fırat Anğay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Eyidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bärbel Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131 (10), pp.105303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0082537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p -type behavior of CrN thin films via control of point defects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulation of thin metal film morphology on weakly interacting substrates via selective deployment of alloying species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babak Bakhit</w:t>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hurand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kostas Sarakinos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (10), pp.104108. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (3), pp.033407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.104108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0001700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634525v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel class of nanostructured metallic glass films with superior and tunable mechanical properties</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the growth of TiN thin films by oblique angle sputter-deposition: A three-dimensional atomistic computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Orekhov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florin Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 213, pp.116955. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.110662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241496v1</w:t>
+                <w:t xml:space="preserve">hal-03678965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the growth of TiN thin films by oblique angle sputter-deposition: A three-dimensional atomistic computational study</w:t>
+                <w:t xml:space="preserve">On the effect of copper as wetting agent during growth of thin silver films on silicon dioxide substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubenson Mareus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mastail</w:t>
+                <w:t xml:space="preserve">A. Jamnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin Nita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">N. Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 197, pp.110662. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 538, pp.148056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678965v1</w:t>
+                <w:t xml:space="preserve">hal-03678344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembled Dichroic Plasmonic Nitride Nanostructures with Broken Centrosymmetry for Second Harmonic Generation</w:t>
               </w:r>
@@ -2066,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Christofilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,3946 +2151,3963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of copper as wetting agent during growth of thin silver films on silicon dioxide substrates</w:t>
+                <w:t xml:space="preserve">Novel class of nanostructured metallic glass films with superior and tunable mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jamnig</w:t>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pliatsikas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrey Orekhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Terraneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 538, pp.148056. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.116955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678344v1</w:t>
+                <w:t xml:space="preserve">hal-03241496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Properties and Oxidation Resistance of ZrN/SiNx, CrN/SiNx and AlN/SiNx Multilayered Films Deposited by Magnetron Sputtering Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface blistering in ZrSiN nanocomposite films irradiated with He ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihar Saladukhin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N.N. Cherenda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10020149⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 394, pp.125654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794841v1</w:t>
+                <w:t xml:space="preserve">hal-03770490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface blistering in ZrSiN nanocomposite films irradiated with He ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.N. Cherenda</w:t>
+                <w:t xml:space="preserve">Study of columnar growth, texture development and wettability of reactively sputter-deposited TiN, ZrN and HfN thin films at glancing angle incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Anğay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Brunetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 394, pp.125654. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125654⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 399, pp.126130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770490v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of columnar growth, texture development and wettability of reactively sputter-deposited TiN, ZrN and HfN thin films at glancing angle incidence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Situ and Real-Time Nanoscale Monitoring of Ultra-Thin Metal Film Growth Using Optical and Electrical Diagnostic Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126130⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10112225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036791v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ and Real-Time Nanoscale Monitoring of Ultra-Thin Metal Film Growth Using Optical and Electrical Diagnostic Tools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+                <w:t xml:space="preserve">Structure, stress, and mechanical properties of Mo-Al-N thin films deposited by dc reactive magnetron cosputtering: Role of point defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Anğay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Löfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Eyidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10112225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (5), pp.053401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0000292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036823v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, stress, and mechanical properties of Mo-Al-N thin films deposited by dc reactive magnetron cosputtering: Role of point defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
+                <w:t xml:space="preserve">Tolerance of MeN/Si3N4 (Me = Zr, Al, Cr) multilayered systems to radiation erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Kozlovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0000292⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 399, pp.126146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036835v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of MeN/Si3N4 (Me = Zr, Al, Cr) multilayered systems to radiation erosion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.L. Kozlovskiy</w:t>
+                <w:t xml:space="preserve">Manipulation of thin silver film growth on weakly interacting silicon dioxide substrates using oxygen as a surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Konpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Delimitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.043406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0000244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762921v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of thin silver film growth on weakly interacting silicon dioxide substrates using oxygen as a surfactant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+                <w:t xml:space="preserve">Plasmonic and phononic properties of epitaxial conductive transition metal nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Konpan</w:t>
+                <w:t xml:space="preserve">D Christofilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Delimitis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Abadias</w:t>
+                <w:t xml:space="preserve">K Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Zorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0000244⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (8), pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8986/ab97c6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678776v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic and phononic properties of epitaxial conductive transition metal nitrides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of kinetics on intrinsic stress generation and evolution in sputter-deposited films at conditions of high atomic mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sarakinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8986/ab97c6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (4), pp.045302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5130148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769538v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of kinetics on intrinsic stress generation and evolution in sputter-deposited films at conditions of high atomic mobility</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of defected TaN supercells dataset for structural and elastic properties from ab initio simulations and comparison to experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Miao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127 (4), pp.045302. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.105411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5130148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474307v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of defected TaN supercells dataset for structural and elastic properties from ab initio simulations and comparison to experimental data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-to-2D Morphology Manipulation of Sputter-Deposited Nanoscale Silver Films on Weakly Interacting Substrates via Selective Nitrogen Deployment for Multifunctional Metal Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Konpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen-Hui Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Jun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Belliard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Greneche</w:t>
+                <w:t xml:space="preserve">Thomas Kehagias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105411⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (5), pp.4728 - 4738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105903v1</w:t>
+                <w:t xml:space="preserve">hal-03036838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-to-2D Morphology Manipulation of Sputter-Deposited Nanoscale Silver Films on Weakly Interacting Substrates via Selective Nitrogen Deployment for Multifunctional Metal Contacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Kehagias</w:t>
+                <w:t xml:space="preserve">Large influence of vacancies on the elastic constants of cubic epitaxial tantalum nitride layers grown by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Miao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c00736⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.254-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036838v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large influence of vacancies on the elastic constants of cubic epitaxial tantalum nitride layers grown by reactive magnetron sputtering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liveschaltung zum Dünnschichtwachstum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.11.041⟩</w:t>
+              <w:t xml:space="preserve">Vakuum in Forschung und Praxis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.26-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vipr.202000748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413979v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nonlocal thermoelastic peaks in the stress and texture evolution of TiN coatings formed by plasma based ion implantation and deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Kalinichenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Reshetnyak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strel'Nitskij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 391, pp.125695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liveschaltung zum Dünnschichtwachstum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bärbel Krause</w:t>
+                <w:t xml:space="preserve">Structural Properties and Oxidation Resistance of ZrN/SiNx, CrN/SiNx and AlN/SiNx Multilayered Films Deposited by Magnetron Sputtering Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihar Saladukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Zlotski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arno Janse van Vuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vakuum in Forschung und Praxis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (6), pp.26-31. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vipr.202000748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings10020149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701596v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of α- and β-tantalum thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive sputter deposition of CoCrCuFeNi in oxygen/argon mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Colin</w:t>
+                <w:t xml:space="preserve">Robin Dedoncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tingaud</w:t>
+                <w:t xml:space="preserve">Gyorgy Radnóczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Djemia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diederik Depla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 688, pp.137403. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 378, pp.124362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.06.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457454v1</w:t>
+                <w:t xml:space="preserve">hal-04453983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive sputter deposition of CoCrCuFeNi in oxygen/argon mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gyorgy Radnóczi</w:t>
+                <w:t xml:space="preserve">Interfacial Silicide Formation and Stress Evolution during Sputter Deposition of Ultrathin Pd Layers on a-Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Resta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.02.045⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b11492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453983v1</w:t>
+                <w:t xml:space="preserve">hal-02323333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale diffusion rates during growth of thin metal films on weakly-interacting substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jamnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sangiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-43107-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Silicide Formation and Stress Evolution during Sputter Deposition of Ultrathin Pd Layers on a-Si</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Texture and Stress Evolution in HfN Films Sputter-Deposited at Oblique Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firat Anğay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Michel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b11492⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings9110712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323333v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture and Stress Evolution in HfN Films Sputter-Deposited at Oblique Angles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning high power impulse magnetron sputtering discharge and substrate bias conditions to reduce the intrinsic stress of TiN thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mastail</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lundin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (11), pp.712. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings9110712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445851v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning high power impulse magnetron sputtering discharge and substrate bias conditions to reduce the intrinsic stress of TiN thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic properties of α- and β-tantalum thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Cemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">J.J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+                <w:t xml:space="preserve">D. Tingaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lundin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ph. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 688, pp.137403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.05.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2019.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271110v1</w:t>
+                <w:t xml:space="preserve">hal-02457454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ge alloying on the early growth stages, microstructure and stress evolution of sputter-deposited Cu-Ge thin films</w:t>
+                <w:t xml:space="preserve">Conductive nitrides: Growth principles, optical and electronic properties, and their perspectives in photonics and plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Furgeaud</w:t>
+                <w:t xml:space="preserve">P. Patsalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+                <w:t xml:space="preserve">N. Kalfagiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michel</w:t>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mastail</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.V. Bellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 159, pp.286-295. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.1-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mser.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295403v1</w:t>
+                <w:t xml:space="preserve">hal-02304320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive sputter deposition of CoCrCuFeNi in nitrogen/argon mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Tetard</w:t>
+                <w:t xml:space="preserve">P-type Al-doped Cr-deficient CrN thin films for thermoelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Febvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dedoncker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ph. Djemia</w:t>
+                <w:t xml:space="preserve">Ngo van Nong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Radnóczi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Per Eklund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.044⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (5), pp.051003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/APEX.11.051003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095949v1</w:t>
+                <w:t xml:space="preserve">hal-02311227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive nitrides: Growth principles, optical and electronic properties, and their perspectives in photonics and plasmonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.V. Bellas</w:t>
+                <w:t xml:space="preserve">Nanocolumnar TiN thin film growth by oblique angle sputter-deposition : Experiments vs. simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjemaa Bouaouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: R: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mser.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.338-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304320v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-type Al-doped Cr-deficient CrN thin films for thermoelectrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ngo van Nong</w:t>
+                <w:t xml:space="preserve">Microstructure Characterization of Multilayer Thin Coatings ZrN/Si 3 N 4 by X-Ray Diffraction Using Noncoplanar Measurement Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Vlasenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Benediktovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ulyanenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Uglov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/APEX.11.051003⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (5), pp.1700670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201700670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311227v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocolumnar TiN thin film growth by oblique angle sputter-deposition : Experiments vs. simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Stability of TiZrAlN and TiZrSiN Films Formed by Reactive Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yu. Daniliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Solodukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudjemaa Bouaouina</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Zlotsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.023⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Materials: Applied Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.418-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S2075113318030024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938495v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Characterization of Multilayer Thin Coatings ZrN/Si 3 N 4 by X-Ray Diffraction Using Noncoplanar Measurement Geometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress in thin films and coatings: Current status, challenges, and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Vlasenko</w:t>
+                <w:t xml:space="preserve">Eric Keckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Benediktovitch</w:t>
+                <w:t xml:space="preserve">Marco Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ulyanenkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Gregory Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 215 (5), pp.1700670. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.020801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201700670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.5011790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308403v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stability of TiZrAlN and TiZrSiN Films Formed by Reactive Magnetron Sputtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Blister formation in ZrN/SiN multilayers after He irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Zlotski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yu. Daniliuk</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N.T. Kvasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Materials: Applied Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S2075113318030024⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 344, pp.170-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.02.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454629v1</w:t>
+                <w:t xml:space="preserve">hal-02310948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress in thin films and coatings: Current status, challenges, and prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Impact of Ge alloying on the early growth stages, microstructure and stress evolution of sputter-deposited Cu-Ge thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Furgeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Chason</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5011790⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.286-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942286v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blister formation in ZrN/SiN multilayers after He irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+                <w:t xml:space="preserve">Reactive sputter deposition of CoCrCuFeNi in nitrogen/argon mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dedoncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Radnóczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 769, pp.881-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.08.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.02.095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310948v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability and oxidation resistance of ZrSiN nanocomposite and ZrN/SiNx multilayered coatings: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Saladukhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Uglov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.V. Zlotski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 332, pp.428-439. </w:t>
@@ -6197,51 +6197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaladjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88 (2), pp.023903. </w:t>
@@ -6273,364 +6273,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural-elastic relationships of Zr-TL (TL = Cu, Co, Ni) thin films metallic glasses</w:t>
+                <w:t xml:space="preserve">Spectral and Color Changes of Ag/TiO 2 Photochromic Films Deposited on Diffusing Paper and Transparent Flexible Plastic Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Apreutesei</w:t>
+                <w:t xml:space="preserve">Daouda Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Djemia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Abadias</w:t>
+                <w:t xml:space="preserve">Juan Manuel Martinez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Esnouf</w:t>
+                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.208⟩</w:t>
+              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (6), pp.1271 - 1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0003702816680000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894852v1</w:t>
+                <w:t xml:space="preserve">hal-01918601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral and Color Changes of Ag/TiO 2 Photochromic Films Deposited on Diffusing Paper and Transparent Flexible Plastic Substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural-elastic relationships of Zr-TL (TL = Cu, Co, Ni) thin films metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Martinez Garcia</w:t>
+                <w:t xml:space="preserve">M. Apreutesei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hébert</w:t>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaya Lefkir</w:t>
+                <w:t xml:space="preserve">C. Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (6), pp.1271 - 1279. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 707, pp.126-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0003702816680000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918601v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of energetic ion bombardment for tailoring stress and microstructural evolution during growth of Cu thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6693,90 +6693,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of Cu(001) thin films onto Si(001) using a single-step HiPIMS process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lundin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Furgeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Amiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6827,103 +6827,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ti, Al and N adatom adsorption and diffusion on rocksalt cubic AlN (001) and (011) surfaces: Ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mastail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 423, pp.354-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6951,1414 +6951,1414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured multielement (TiHfZrNbVTa)N coatings before and after implantation of N+ ions (1018cm−2): Their structure and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic spectral tunability of conductive ternary nitrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D. Pogrebnjak</w:t>
+                <w:t xml:space="preserve">D. Bellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.V. Bondar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Lidorikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Patsalas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (26), pp.263110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4955032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456058v1</w:t>
+                <w:t xml:space="preserve">hal-04456052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of NbN and Nb-Si-N films: Experiment and molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A kinetic model for stress generation in thin films grown from energetic vapor fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Pogrebnjak</w:t>
+                <w:t xml:space="preserve">J. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Bondar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oleg Sobol</w:t>
+                <w:t xml:space="preserve">D. Magnfält</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sarakinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.04.095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (14), pp.145307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4946039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456034v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic spectral tunability of conductive ternary nitrides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
+                <w:t xml:space="preserve">Compressive intrinsic stress originates in the grain boundaries of dense refractory polycrystalline thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Magnfält</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bellas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">U. Helmersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sarakinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4955032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (5), pp.055305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4941271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456052v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic model for stress generation in thin films grown from energetic vapor fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Observation of the Thickness-Induced Crystallization and Stress Build-Up during Sputter-Deposition of Nanoscale Silicide Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wochner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chason</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Sarakinos</w:t>
+                <w:t xml:space="preserve">Shyjumon Ibrahimkutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4946039⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (50), pp.34888-34895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b12413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036817v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive intrinsic stress originates in the grain boundaries of dense refractory polycrystalline thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A load-lock compatible system for in situ electrical resistivity measurements during thin film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Magnfält</w:t>
+                <w:t xml:space="preserve">Y. Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lamongie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Sarakinos</w:t>
+                <w:t xml:space="preserve">F. Berneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4941271⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (2), pp.023902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286288v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A load-lock compatible system for in situ electrical resistivity measurements during thin film growth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional kinetic Monte Carlo simulations of cubic transition metal nitride thin film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mastail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940933⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.064107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.93.064107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456062v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of the Thickness-Induced Crystallization and Stress Build-Up during Sputter-Deposition of Nanoscale Silicide Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bärbel Krause</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of NbN and Nb-Si-N films: Experiment and molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pogrebnjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Bondar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shyjumon Ibrahimkutty</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Ivashchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Sobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b12413⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (10), pp.11743-11756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.04.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456055v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional kinetic Monte Carlo simulations of cubic transition metal nitride thin film growth</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural-elastic relationships of Zr-TL (TL = Cu, Co, Ni) thin films metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.93.064107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 707, pp.126-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036821v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural-elastic relationships of Zr-TL (TL = Cu, Co, Ni) thin films metallic glasses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Growth, structural and mechanical properties of magnetron-sputtered ZrN/SiNx nanolaminated coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Esnouf</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Uglov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Saladukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tolmachova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.208⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 308, pp.158-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.06.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427134v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, structural and mechanical properties of magnetron-sputtered ZrN/SiNx nanolaminated coatings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S.V. Zlotski</w:t>
+                <w:t xml:space="preserve">Nanostructured multielement (TiHfZrNbVTa)N coatings before and after implantation of N+ ions (1018cm−2): Their structure and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Pogrebnjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Bondar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tolmachova</w:t>
+                <w:t xml:space="preserve">S.O. Borba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Konarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.06.099⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 385, pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03666482v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic mechanical size effects in thin ZrNi metallic glass films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mompiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8403,351 +8403,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volmer-Weber growth stages of polycrystalline metal films probed by in situ and real-time optical diagnostics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Magnetron sputtering deposition of Ag/TiO2 nanocomposite thin films for reversible and multicolor photochromic applications on flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Camelio</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4935034⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201500134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978476v1</w:t>
+                <w:t xml:space="preserve">hal-01362170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetron sputtering deposition of Ag/TiO2 nanocomposite thin films for reversible and multicolor photochromic applications on flexible substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Volmer-Weber growth stages of polycrystalline metal films probed by in situ and real-time optical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pailloux</w:t>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (18), pp.183105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.201500134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4935034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362170v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloying effects on the structure and elastic properties of hard coatings based on ternary transition metal (M = Ti, Zr or Ta) nitrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 257, pp.129-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8775,453 +8775,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice instability and elastic response of metastable Mo1-xSix thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, electrical conductivity, critical superconducting temperature and mechanical properties of TiNxOy thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jaouen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">J. Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (17), pp. 174104. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 237, pp.196-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233816v1</w:t>
+                <w:t xml:space="preserve">hal-01233813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, electrical conductivity, critical superconducting temperature and mechanical properties of TiNxOy thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Structural and elastic properties of ternary metal nitrides TixTa1-xN alloys: First-principles calculations versus experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pouget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">M. Benhamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kh. Bouamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Abadias</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 237, pp.196-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2013.09.019⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 215, pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233813v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and elastic properties of ternary metal nitrides TixTa1-xN alloys: First-principles calculations versus experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Benhamida</w:t>
+                <w:t xml:space="preserve">Lattice instability and elastic response of metastable Mo1-xSix thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kh. Bouamama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Faurie</w:t>
+                <w:t xml:space="preserve">C. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.09.059⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (17), pp. 174104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.174104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01233811v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ photoelectrochemical/photocatalytic study of a dye discoloration in a microreactor system using TiO(2) thin films.</w:t>
               </w:r>
@@ -9233,51 +9233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montero-Ocampo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,77 +9349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, phase stability and elastic properties in the Ti1-xZrxN thin-film system: Experimental and computational studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. I. Ivashchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Djemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9478,51 +9478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive magnetron cosputtering of hard and conductive ternary nitride thin films: Ti-Zr-N and Ti-Ta-N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. E. Koutsokeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9612,103 +9612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties and phonon generation in Mo/Si superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (15), pp.155424. </w:t>
@@ -9785,51 +9785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Koutsokeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10006,327 +10006,327 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment piloter la morphologie de couches métalliques ultra-minces ? Apport des mesures in situ et en temps réel durant et après la croissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Ta content on phase evolution and mechanical properties of magnetron sputtered TiZrHfTax thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karan Solanki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anny Michel</w:t>
+                <w:t xml:space="preserve">Hocine Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Journées Surfaces &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Orsay (Paris region), France</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2026 du GDR HEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500758v1</w:t>
+                <w:t xml:space="preserve">hal-05613908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring Structure and Mechanical Properties of TiZrHfTa Refractory Alloy Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Vecchietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Tasnadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 51th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of real-time diagnostics probing the impact of nitrogen on silver thin film growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10385,100 +10385,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th SOLEIL Users’ Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of N2 on Ag thin film growth - A combined real-time techniques study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10510,323 +10510,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of nitrogen additive on the growth of ultrathin silver films: in situ and real-time studies during magnetron sputtering deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Solanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plathinium, Plasma Thin Film International Union Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing mechanical behavior of complex compositional alloy thin films by defect and interface engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Bharath Curam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ezequiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combination of real-time diagnostics probing the impact of N2 on Ag thin film growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10885,3096 +10885,3221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of CoCrNi &amp; FexCoCrNi(100-x) thin film complex compositional alloys with tailored atomic structure and mechanical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment piloter la morphologie de couches métalliques ultra-minces ? Apport des mesures in situ et en temps réel durant et après la croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">37èmes Journées Surfaces &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Orsay (Paris region), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672561v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect engineered structural evolution and mechanical characterisation of Fe x CoCrNi (100-x) complex compositional alloy thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of CoCrNi &amp; FexCoCrNi(100-x) thin film complex compositional alloys with tailored atomic structure and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Bharath Curam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InMa 2024 Characterization and Properties of Interface-Dominated Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752801v1</w:t>
+                <w:t xml:space="preserve">hal-04672561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weaklyinteracting substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karan Solanki</w:t>
+                <w:t xml:space="preserve">Defect engineered structural evolution and mechanical characterisation of Fe x CoCrNi (100-x) complex compositional alloy thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Bharath Curam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ezequiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">InMa 2024 Characterization and Properties of Interface-Dominated Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560595v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Stressed Condensed Matter Reveals Its Ultimate Secrets: Thin Film Growth Dynamics Probed by Real-Time Diagnostics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling the effect of nitrogen on the morphological evolution of thin silver films on weaklyinteracting substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Sarakinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings &amp; Thin Films - ICMCTF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484972v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time growth monitoring of ultrathin Ag layers: impact of N2 additives and seed layers on morphological evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Stressed Condensed Matter Reveals Its Ultimate Secrets: Thin Film Growth Dynamics Probed by Real-Time Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Reactive Sputter Deposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Ghent (BE), Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings &amp; Thin Films - ICMCTF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560303v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing growth of silver thin films in situ with synchroton radiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bärbel Krause</w:t>
+                <w:t xml:space="preserve">Real-time growth monitoring of ultrathin Ag layers: impact of N2 additives and seed layers on morphological evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Plesh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Kevin Dussaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Franco-German Young Crystallographers Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Reactive Sputter Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Ghent (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560491v1</w:t>
+                <w:t xml:space="preserve">hal-05560303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface formation in polycrystalline thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilo Baumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">MML Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498172v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overarching growth manipulation strategies of ultrathin metal films from real-time diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Perspectives and Challenges for the Fabrication of Plasmonic Nitride Nanostructures,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Patsalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Pliatsikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramade</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93rd IUVSTA Workshop, Advances in the characterization of surface engineering structures, coatings, and thin films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Leibnitz, Austria</w:t>
+              <w:t xml:space="preserve">META2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500783v1</w:t>
+                <w:t xml:space="preserve">hal-05537862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface formation in polycrystalline thin films</w:t>
+                <w:t xml:space="preserve">Fundamental mechanisms of stress-build-up during thin film formation: Multimethod real-time synchrotron experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bärbel Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilo Baumbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Coati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MML Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Jena, Germany</w:t>
+              <w:t xml:space="preserve">17th SOLEIL Users’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560431v1</w:t>
+                <w:t xml:space="preserve">hal-05500807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives and Challenges for the Fabrication of Plasmonic Nitride Nanostructures,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
+                <w:t xml:space="preserve">Real-time study of ultrathin Ag growth: role of additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Camelio</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">C’Nano 2023, The Nanoscience Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537862v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental mechanisms of stress-build-up during thin film formation: Multimethod real-time synchrotron experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth manipulation strategies of ultrathin metallic layers aided by in situ and real-time diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Coati</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th SOLEIL Users’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">Plathinium, Plasma Thin Film International Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antibes (06), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500807v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time study of ultrathin Ag growth: role of additives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing growth of silver thin films in situ with synchroton radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Plesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Weisshardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023, The Nanoscience Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">1st Franco-German Young Crystallographers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560417v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth manipulation strategies of ultrathin metallic layers aided by in situ and real-time diagnostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ and real-time studies of ultrathin silver films grown by physical vapor deposition: The role of nitrogen additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plathinium, Plasma Thin Film International Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Antibes (06), France</w:t>
+              <w:t xml:space="preserve">META'23, The 13th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560523v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanoengineered ZrCuAl thin film metallic glasses by pulsed laser deposition with enhanced mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Challali</w:t>
+                <w:t xml:space="preserve">Overarching growth manipulation strategies of ultrathin metal films from real-time diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS SPRING MEETING 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online Conference, France</w:t>
+              <w:t xml:space="preserve">93rd IUVSTA Workshop, Advances in the characterization of surface engineering structures, coatings, and thin films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Leibnitz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308680v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time N2-mediated growth manipulation of ultrathin Ag layers</w:t>
+                <w:t xml:space="preserve">Growth manipulation strategies of ultrathin Ag layers based on gaseous additives: insights from real-time studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560613v1</w:t>
+                <w:t xml:space="preserve">hal-05500851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth manipulation strategies of ultrathin Ag layers based on gaseous additives: insights from real-time studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robin</w:t>
+                <w:t xml:space="preserve">Synthesis and mechanical behavior of nanostructured high entropy alloy thin films by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du GDR « Métallurgie des Alliages à Haute entropie ou à Composition Complexe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500851v1</w:t>
+                <w:t xml:space="preserve">hal-04308639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and mechanical behavior of nanostructured high entropy alloy thin films by pulsed laser deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Challali</w:t>
+                <w:t xml:space="preserve">Self-assembled dichroic plasmonic nanostructures: From chains to nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du GDR « Métallurgie des Alliages à Haute entropie ou à Composition Complexe »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">95th IUVSTA Workshop, Plasmonic Thin Films: Theory, Synthesis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Guimarães, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308639v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled dichroic plasmonic nanostructures: From chains to nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Abadias</w:t>
+                <w:t xml:space="preserve">Structural and mechanical properties of TiZrHfTax concentrated alloy thin films deposited by magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Vecchietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">95th IUVSTA Workshop, Plasmonic Thin Films: Theory, Synthesis and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">Kournées annuelles du GDR-HEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653428v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of TiZrHfTax concentrated alloy thin films deposited by magnetron sputtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of nanoengineered ZrCuAl thin film metallic glasses by pulsed laser deposition with enhanced mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kournées annuelles du GDR-HEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">E-MRS SPRING MEETING 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310474v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couches minces photochromiques Ag/TiO2 synthétisées par pulvérisation magnétron sur substrats flexibles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time N2-mediated growth manipulation of ultrathin Ag layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guérin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jamnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du GDR OXYFUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Metallurgical Coatings and Thin Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02054426v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color and spectral changes induced by laser irradiation of Ag/TiO2 nanocomposite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicolor photochromic films deposited on flexible substrates by reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Simonot</w:t>
+                <w:t xml:space="preserve">Y. Lefkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIATEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag:TiO2 nanocomposite films synthetized by magnetron sputtering for photochromic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Couches minces photochromiques Ag/TiO2 synthétisées par pulvérisation magnétron sur substrats flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Keita Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on NanoFilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Workshop du GDR OXYFUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345164v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02054426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochromic Ag/TiO2 nanocomposites synthesized by magnetron sputtering on flexible substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Ag:TiO2 nanocomposite films synthetized by magnetron sputtering for photochromic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J2NO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">3rd European Conference on NanoFilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341454v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photochromic Ag/TiO2 nanocomposites synthesized by magnetron sputtering on flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destouches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abadias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J2NO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Picosecond ultrasonics study of MoxNi1-x solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13984,583 +14109,583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel complex compositional alloy thin films (CCA-TFs) with unique atomic structures and tailored mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Bharath Curam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MecaNano General Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of TiZrHfTax refractory high entropy alloys thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Vecchietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2025 du GDR HEAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of CoCrNi and Fex(CoCrNi)1-X high entropy alloy thin films with unique atomic structures and enhanced mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjun Bharath Curam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'été - Cargèse IESC - École HEA Métallurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Cargèse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couches minces photochromiques Ag:TiO2 synthétisées par pulvérisation magnétron sur substrats flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. K. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Toulouse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochromic Ag/TiO2 nanocomposites synthesized by magnetron sputtering on flexible substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Keita Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14579,51 +14704,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique du Gdr NACRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Saint Aygulf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02054428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14633,151 +14758,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Prospectives du CSI-INP 2019-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau-Lanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Dimarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CoNRS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232515v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14787,151 +14912,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress in physical vapor deposited thin films: Measurement methods and selected examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Abadias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahmood Aliofkhazraei; Ali Nasar; Mircea Chipara; Nadhira Bensaada Laidani; Jeff Th.M. De Hosson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Modern Coating Technologies: Advanced Characterization Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.359-436, 2021, 978-04-4463-245-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63239-5.00008-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04454638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId431"/>
+      <w:footerReference w:type="default" r:id="rId433"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15078,51 +15203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2026.103280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Krause" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2026.117188" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kami&#324;ski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725010726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02610" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Choquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Chigama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728434v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.103401" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sarakinos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solanki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159209" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453988v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hui Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Poltronieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.130168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c20600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jamnig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pliatsikas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sarakinos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001700" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Uglov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Zlotski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Saladukhin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Veremei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128547" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#305;rat An&#287;ay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082537" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gambino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bakhit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.104108" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Orekhov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116955" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Nita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110662" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvanitidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01442" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamnig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pliatsikas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihar Saladukhin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Uglov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zlotski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Janse van Vuuren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10020149" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Cherenda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125654" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036791v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat An&#287;ay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126130" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112225" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas L&#246;fler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000292" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Kozlovskiy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126146" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678776v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Konpan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Delimitis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000244" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gioti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arvanitidis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christofilos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chaudhuri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zorba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab97c6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130148" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greneche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105411" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036838v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kehagias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00736" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413979v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gren&#232;che" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kalinichenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reshetnyak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strel'Nitskij" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125695" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vipr.202000748" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457454v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Djemia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453983v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dedoncker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Radn&#243;czi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Depla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.045" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285114v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sangiovanni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43107-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323333v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b11492" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445851v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9110712" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cemin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.05.054" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furgeaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastail" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dedoncker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radn&#243;czi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1MXW0RX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304320v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalfagiannis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Bellas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2017.11.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311227v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo van Nong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.11.051003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Bouaouina" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308403v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vlasenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Benediktovitch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulyanenkov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700670" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Daniliuk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Solodukhin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uglov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zlotsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2075113318030024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942286v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chason" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keckes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5011790" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Kvasov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.02.095" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.08.076" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893749v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladjian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975637" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894852v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.208" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918601v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diop" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816680000" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665205v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9GT4CLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01755-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675843v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nita" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.179" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Pogrebnjak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Bondar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Borba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konarski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456034v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pogrebnjak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bondar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Ivashchenko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sobol" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.04.095" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456052v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lidorikis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955032" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036817v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chason" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karlson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946039" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286288v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fillon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Boyd" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941271" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456062v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guerin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamongie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940933" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456055v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wochner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyjumon Ibrahimkutty" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12413" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036821v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nita" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.064107" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427134v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666482v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tolmachova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.06.099" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCPL68LJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211307v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978476v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935034" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362170v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Diop" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201500134" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233806v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233816v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaouen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174104" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233813v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goupy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.09.019" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GMG210R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233811v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamida" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Bouamama" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.09.059" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLV9BGF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montero-Ocampo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gago" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gombert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alonso-Vante" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0771-x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJZSSG2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233824v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Ivashchenko" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Djemia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.014" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9NHS28V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668107v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Koutsokeras" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Dub" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Tolmachova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3426296" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423725v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Huynh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.155424" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978705v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matenoglou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koutsokeras" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Lekka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3043882" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaouen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pacaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abadias" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Djemia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.045422" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175050v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Slimani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Vecchietti" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Chalopin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Tasnadi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560300v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559369v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559363v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163085v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Bharath Curam" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560295v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672561v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752801v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560595v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05484972v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560303v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dussaillant" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560491v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Plesh" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weisshardt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500783v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537862v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500807v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560417v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560523v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308680v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560613v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500851v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308639v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653428v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310474v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054426v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Keita Diop" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355808v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355828v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubost" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345164v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341454v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016486v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laborde" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133708v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163411v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308840v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341523v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054428v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454638v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444632395000081" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63239-5.00008-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2026.103280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Krause" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abadias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2026.117188" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Kami&#324;ski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725010726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788031v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Choquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Chigama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abadias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gloriant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.131419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Furgeaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mastail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.103401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sarakinos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Solanki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.159209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gammer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c02610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c20600" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hui Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Poltronieri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.130168" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Uglov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abadias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Zlotski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Saladukhin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S. Veremei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128547" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Febvrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gambino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Bakhit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.104108" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#305;rat An&#287;ay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camelio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Eyidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082537" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830026v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jamnig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Pliatsikas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sarakinos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678965v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Nita" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110662" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamnig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pliatsikas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Babonneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Christofilos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arvanitidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c01442" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Orekhov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116955" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Cherenda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125654" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firat An&#287;ay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126130" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036823v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112225" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036835v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas L&#246;fler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tetard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000292" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Kozlovskiy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126146" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Konpan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Delimitis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000244" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gioti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Arvanitidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Christofilos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chaudhuri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zorba" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/ab97c6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Miao Hu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Greneche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105411" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036838v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kehagias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c00736" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413979v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gren&#232;che" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.11.041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vipr.202000748" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622513v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Kalinichenko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reshetnyak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strel'Nitskij" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125695" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794841v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihar Saladukhin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Uglov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zlotski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Janse van Vuuren" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10020149" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453983v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dedoncker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyorgy Radn&#243;czi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik Depla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.02.045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b11492" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285114v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sangiovanni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43107-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9110712" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cemin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lundin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.05.054" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457454v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Colin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Djemia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.06.053" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patsalas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalfagiannis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Bellas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mser.2017.11.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo van Nong" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/APEX.11.051003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Bouaouina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vlasenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Benediktovitch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ulyanenkov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201700670" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Daniliuk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Solodukhin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Uglov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zlotsky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S2075113318030024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942286v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chason" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keckes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Thompson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5011790" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310948v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Kvasov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.02.095" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295403v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furgeaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mastail" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.08.019" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095949v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dedoncker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Radn&#243;czi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.08.044" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1MXW0RX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454963v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.08.076" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893749v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladjian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Challali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975637" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Diop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Martinez Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Lefkir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702816680000" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894852v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.208" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665205v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.09.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9GT4CLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641342v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01755-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675843v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nita" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.06.179" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456052v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lidorikis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4955032" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036817v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chason" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karlson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946039" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286288v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Boyd" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941271" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456055v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wochner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyjumon Ibrahimkutty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12413" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456062v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Diot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guerin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamongie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940933" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036821v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nita" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.064107" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456034v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pogrebnjak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Bondar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Ivashchenko" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sobol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.04.095" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666482v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tolmachova" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.06.099" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCPL68LJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456058v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Pogrebnjak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Bondar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Borba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Konarski" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.09.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211307v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gravier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Blandin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.038" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362170v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Diop" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201500134" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978476v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4935034" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233806v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.08.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233813v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goupy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.09.019" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GMG210R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233811v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benhamida" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. Bouamama" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.09.059" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLV9BGF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233816v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaouen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.174104" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montero-Ocampo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gago" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gombert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alonso-Vante" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0771-x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJZSSG2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233824v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Ivashchenko" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Djemia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.07.014" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9NHS28V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668107v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Koutsokeras" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Dub" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Tolmachova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3426296" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423725v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Huynh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.155424" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978705v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Matenoglou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koutsokeras" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Lekka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3043882" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaouen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pacaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abadias" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Djemia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.045422" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613908v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Slimani" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Chalopin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dubois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175050v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Vecchietti" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Tasnadi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560300v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05559363v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Solanki" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163085v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Bharath Curam" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ezequiel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560295v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500758v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672561v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752801v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560595v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05484972v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560303v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dussaillant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560431v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Baumbach" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537862v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500807v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560417v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560523v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560491v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Plesh" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Weisshardt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498172v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500783v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500851v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308639v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653428v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousselet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310474v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308680v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05560613v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355808v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destouches" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355828v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubost" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lefkir" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054426v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Keita Diop" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345164v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341454v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016486v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laborde" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133708v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163411v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308840v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341523v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02054428v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454638v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780444632395000081" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63239-5.00008-1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>