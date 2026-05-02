--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -544,568 +544,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espoir au cœur de l’expérience du soin : du curatif au palliatif</w:t>
+                <w:t xml:space="preserve">La fin de vie : un objet d’apprentissage collectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Palliative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.004⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255034v1</w:t>
+                <w:t xml:space="preserve">hal-04255260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Entretien avec Régis Aubry : la fin de vie, un enjeu démocratique ; réflexions à partir de l’avis 139 du CCNE ». Propos recueillis par Rozenn Le Berre et Grégory Aiguier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’espoir au cœur de l’expérience du soin : du curatif au palliatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Zimowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loisel-Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Palliative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.005⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255262v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du constructivisme au naturalisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Entretien avec Régis Aubry : la fin de vie, un enjeu démocratique ; réflexions à partir de l’avis 139 du CCNE ». Propos recueillis par Rozenn Le Berre et Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.1-5. </w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pmed/2023001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255273v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espoir au cœur de l’expérience du soin : du curatif au palliatif</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du constructivisme au naturalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.004⟩</w:t>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255257v1</w:t>
+                <w:t xml:space="preserve">hal-04255273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin de vie : un objet d’apprentissage collectif ?</w:t>
+                <w:t xml:space="preserve">L’espoir au cœur de l’expérience du soin : du curatif au palliatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Zimowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loisel-Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Palliative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04255260v1</w:t>
+                <w:t xml:space="preserve">hal-04255257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from the health crisis: Towards a more reflective and collective governance of health?</w:t>
               </w:r>
@@ -1163,51 +1163,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural adaptation and assessment of validity evidence for scores obtained using a French version of the Tolerance of Ambiguity in Medical Students and Doctors scale</w:t>
+                <w:t xml:space="preserve">Adaptation culturelle et évaluation des preuves de validité des scores obtenus à l’aide d’une version française de l’échelle Tolerance of Ambiguity in Medical Students And Doctor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
@@ -1227,121 +1227,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Forzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Piermatteo</w:t>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44 (spécial), pp.33. </w:t>
+              <w:t xml:space="preserve">, 2021, 44 (2), pp.75-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1095681ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1090463ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255278v1</w:t>
+                <w:t xml:space="preserve">hal-03737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation culturelle et évaluation des preuves de validité des scores obtenus à l’aide d’une version française de l’échelle Tolerance of Ambiguity in Medical Students And Doctor</w:t>
+                <w:t xml:space="preserve">Cultural adaptation and assessment of validity evidence for scores obtained using a French version of the Tolerance of Ambiguity in Medical Students and Doctors scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
@@ -1355,119 +1355,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Reumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Forzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44 (2), pp.75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1090463ar⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 44 (spécial), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1095681ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255281v1</w:t>
+                <w:t xml:space="preserve">hal-04255278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation culturelle et évaluation des preuves de validité des scores obtenus à l’aide d’une version française de l’échelle Tolerance of Ambiguity in Medical Students And Doctor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1489,103 +1489,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Reumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Forzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44 (2), pp.75-102. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+              <w:t xml:space="preserve">, 2021, 44 (2), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1090463ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737816v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre l’incertitude en médecine pour former les médecins</w:t>
               </w:r>
@@ -1799,51 +1799,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser à l’expérience du handicap mental?: le projet deshma, une formation collective pour des duos d’auto-représentants et d’enseignants</w:t>
+                <w:t xml:space="preserve">Sensibiliser à l’expérience du handicap mental?: le projet DESHMA, une formation collective pour des duos d’auto-représentants et d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès D’arripe</w:t>
@@ -1865,102 +1865,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°25-26 (1), pp.303. </w:t>
+              <w:t xml:space="preserve">, 2019, n°25-26 (1-2), pp.303-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vsoc.191.0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255294v1</w:t>
+                <w:t xml:space="preserve">hal-03616215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibiliser à l’expérience du handicap mental?: le projet DESHMA, une formation collective pour des duos d’auto-représentants et d’enseignants</w:t>
+                <w:t xml:space="preserve">Sensibiliser à l’expérience du handicap mental?: le projet deshma, une formation collective pour des duos d’auto-représentants et d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès D’arripe</w:t>
@@ -1982,78 +1982,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°25-26 (1-2), pp.303-318. </w:t>
+              <w:t xml:space="preserve">, 2019, n°25-26 (1), pp.303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vsoc.191.0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616215v1</w:t>
+                <w:t xml:space="preserve">hal-04255294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibiliser à l’expérience du handicap mental?: le projet deshma, une formation collective pour des duos d’auto-représentants et d’enseignants</w:t>
               </w:r>
@@ -2150,239 +2150,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l’éthique dans une perspective émancipatoire et démocratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser l’éthique des curriculums de formation professionnelle en santé au regard d’une perspective épistémologique de « l’agir-en-santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoé Reynaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.061.0163⟩</w:t>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2019020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255295v1</w:t>
+                <w:t xml:space="preserve">hal-04255276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’éthique des curriculums de formation professionnelle en santé au regard d’une perspective épistémologique de « l’agir-en-santé »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former à l’éthique dans une perspective émancipatoire et démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (3), pp.127-135. </w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 61 (1), pp.163-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/pmed/2019020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spir.061.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255276v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Se) Former à l’éthique professionnelle : enjeux et perspectives</w:t>
               </w:r>
@@ -2567,1430 +2567,1430 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’éthique des curriculums de formation professionnelle en santé au regard d’une perspective épistémologique de « l’agir-en-santé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Parent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+                <w:t xml:space="preserve">Manoé Reynaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (3), pp.127-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/pmed/2019020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l’éthique dans une perspective</w:t>
+                <w:t xml:space="preserve">(Se) former à l’éthique professionnelle : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, N° 61 (1), pp.163-175. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, (Se) former à l’éthique professionnelle : enjeux et perspectives, 61, pp.3-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669010v1</w:t>
+                <w:t xml:space="preserve">hal-01705560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Se) former à l’éthique professionnelle : enjeux et perspectives</w:t>
+                <w:t xml:space="preserve">Former à l’éthique dans une perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, (Se) former à l’éthique professionnelle : enjeux et perspectives, 61, pp.3-11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, N° 61 (1), pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.061.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705560v1</w:t>
+                <w:t xml:space="preserve">hal-03669010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité d’inclure les résidents souffrant d’un Alzheimer dans les recherches en sciences sociales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la logique compétence à la capacitation : vers un apprentissage social de l’éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2966⟩</w:t>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 19, n° 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.2907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817981v1</w:t>
+                <w:t xml:space="preserve">hal-04255308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la compétence éthique dans la formation médicale : pourquoi ? comment ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la nécessité d’inclure les résidents souffrant d’un Alzheimer dans les recherches en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès D’arripe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Carissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/trema.3649⟩</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, HS, pp.121-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669099v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la logique compétence à la capacitation : vers un apprentissage social de l’éthique</w:t>
+                <w:t xml:space="preserve">Développer la compétence éthique dans la formation médicale : pourquoi ? comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.3649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.2907⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03669101v1</w:t>
+                <w:t xml:space="preserve">hal-03669099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la logique compétence à la capacitation : vers un apprentissage social de l’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, vol. 19, n° 1, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+              <w:t xml:space="preserve">, 2017, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ethiquepublique.2907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255308v1</w:t>
+                <w:t xml:space="preserve">hal-03669101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Le tournant pragmatique de l’éthique en santé : enjeux et perspectives pour la formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les méthodes de codesign : une ressource capacitante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Oboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Bioethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669126v1</w:t>
+                <w:t xml:space="preserve">hal-03817929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Quelles innovations pédagogiques pour quelle éthique en santé ?</w:t>
+                <w:t xml:space="preserve">Chapitre 5. Accompagner l’apprentissage de la collaboration interprofessionnelle : une nécessaire gouvernance réflexive du dispositif pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
+                <w:t xml:space="preserve">Sabine Poirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 27 (1), pp.11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jib.271.0011⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Vol. 27 (1), pp.91-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jib.271.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669132v1</w:t>
+                <w:t xml:space="preserve">hal-03669119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention éthique en santé</w:t>
+                <w:t xml:space="preserve">Introduction. Quelles innovations pédagogiques pour quelle éthique en santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Loute</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1041185ar⟩</w:t>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jib.271.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617279v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention éthique en santé</w:t>
+                <w:t xml:space="preserve">Chapitre 1. Le tournant pragmatique de l’éthique en santé : enjeux et perspectives pour la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Loute</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1041185ar⟩</w:t>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 27 (1), pp.17-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jib.271.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04255277v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Les méthodes de codesign : une ressource capacitante ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intervention éthique en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Loute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jib.271.0127⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041185ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03669106v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Accompagner l’apprentissage de la collaboration interprofessionnelle : une nécessaire gouvernance réflexive du dispositif pédagogique</w:t>
+                <w:t xml:space="preserve">L’intervention éthique en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Pélissier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041185ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jib.271.0091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669119v1</w:t>
+                <w:t xml:space="preserve">hal-03617279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes de codesign : une ressource capacitante ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Oboeuf</w:t>
+                <w:t xml:space="preserve">Chapitre 7. Les méthodes de codesign : une ressource capacitante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Loute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bioethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 27 (1), pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jib.271.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817929v1</w:t>
+                <w:t xml:space="preserve">hal-03669106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoconfrontation : un outil de gouvernance réflexive d’un apprentissage de la collaboration interprofessionnelle dans les soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Oboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 15 (1), pp.7-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4037,51 +4037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoconfrontation : un outil de gouvernance réflexive d’un apprentissage de la collaboration interprofessionnelle dans les soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Oboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 15 (1), pp.7-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4141,51 +4141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Oboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,260 +4255,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la formation à l'éthique au prisme du pragmatisme : fondements et implications pédagogiques</w:t>
+                <w:t xml:space="preserve">Comment mieux former à prendre en compte la dignité du patient dans le soin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethica Clinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 68, pp.16-23</w:t>
+              <w:t xml:space="preserve">, 2012, 68, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391716v1</w:t>
+                <w:t xml:space="preserve">hal-04391727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mieux former à prendre en compte la dignité du patient dans le soin?</w:t>
+                <w:t xml:space="preserve">Repenser la formation à l'éthique au prisme du pragmatisme : fondements et implications pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Cobbaut</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethica Clinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 68, pp.24-28</w:t>
+              <w:t xml:space="preserve">, 2012, 68, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391727v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de formation à la prise en charge interdisciplinaire et interprofessionnelle des personnes âgées à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5263,191 +5263,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l’éthique en régime pragmatiste où comment accompagner un processus de transformation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer la Sensibilisation au Handicap Mental par les Auto-Représentants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès d'Arripe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Épistémologies du Sud »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Experice, Paris 8, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Alter 2018 - Transformer les pratiques et les connaissances au prisme du handicap : expériences, transmissions, formations, organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alter - European Society for Disability Research, Jul 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589895v1</w:t>
+                <w:t xml:space="preserve">hal-04324170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la Sensibilisation au Handicap Mental par les Auto-Représentants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former à l’éthique en régime pragmatiste où comment accompagner un processus de transformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Alter 2018 - Transformer les pratiques et les connaissances au prisme du handicap : expériences, transmissions, formations, organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alter - European Society for Disability Research, Jul 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque « Épistémologies du Sud »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Experice, Paris 8, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324170v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à l'éthique à l'aune de la professionalisation des études médicales et d'ingénieurs</w:t>
               </w:r>
@@ -6004,51 +6004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicians and Organization: For a Reflective Organizational Professionalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6089,287 +6089,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 42. Travailler en équipe dans une perspective de collaboration interprofessionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 2. Vers un apprentissage social de la fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.910-918, 2020, </w:t>
+              <w:t xml:space="preserve">, Dunod, pp.53--60, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255284v1</w:t>
+                <w:t xml:space="preserve">hal-03668971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 59. Comment la formation en soins palliatifs peut-elle contribuer à un apprentissage social de la fin de vie ?</w:t>
+                <w:t xml:space="preserve">Chapitre 42. Travailler en équipe dans une perspective de collaboration interprofessionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.1237-1246, 2020, </w:t>
+              <w:t xml:space="preserve">, Dunod, pp.910--918, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.1237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595180v1</w:t>
+                <w:t xml:space="preserve">hal-03668972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 59. Comment la formation en soins palliatifs peut-elle contribuer à un apprentissage social de la fin de vie ?</w:t>
+                <w:t xml:space="preserve">Chapitre 42. Travailler en équipe dans une perspective de collaboration interprofessionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.1237-1246, 2020, 9782100810482. </w:t>
+              <w:t xml:space="preserve">, Dunod, pp.910-918, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.1237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669215v1</w:t>
+                <w:t xml:space="preserve">hal-04255284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 59. Comment la formation en soins palliatifs peut-elle contribuer à un apprentissage social de la fin de vie ?</w:t>
               </w:r>
@@ -6391,275 +6378,288 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.1237-1246, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.1237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255286v1</w:t>
+                <w:t xml:space="preserve">hal-04595180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 42. Travailler en équipe dans une perspective de collaboration interprofessionnelle</w:t>
+                <w:t xml:space="preserve">Chapitre 59. Comment la formation en soins palliatifs peut-elle contribuer à un apprentissage social de la fin de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.910--918, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0910⟩</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.1237-1246, 2020, 9782100810482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.1237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668972v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Vers un apprentissage social de la fin de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 59. Comment la formation en soins palliatifs peut-elle contribuer à un apprentissage social de la fin de vie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Berre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.53--60, 2020, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dunod, pp.1237-1246, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.1237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03668971v1</w:t>
+                <w:t xml:space="preserve">hal-04255286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique clinique ou comment articuler contexte, attention et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7047,51 +7047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5C792BD"/>
+    <w:nsid w:val="C7CAAD21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7278,51 +7278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-aiguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8194-493X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555973v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bulckaen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ficheux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delebarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vanderlinden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Perimenis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Nadjafizadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fa&#235;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schoenenberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04255034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Berre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zimowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loisel-Buet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;na" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.09.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-03899039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Motte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reumaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Forzy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095681ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090463ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van Pee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Routier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D&#8217;arripe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fourny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0303" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04192834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0163" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Reynaerts" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ob&#339;uf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carissimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2966" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3649" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669101v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2907" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1W20HFXW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255308v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boitte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loute" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041185ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0127" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poirette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France P&#233;lissier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oboeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0007#xd_co_f=OWM1ZGFjNDItMzliYS00MjQwLTk2ZWYtODIxZDdmMTg2MGMy~" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Cobbaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forzy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-013-0415-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CVLTJ439-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04391716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04391727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Sion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Deparis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ponchaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prestini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.118.0101" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04589894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04589895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Routier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Arripe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Berre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Dominique" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prod'Homme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003597599" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09733-1_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.0910" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595180v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.1237" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.0053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.132345" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.jacqu.2014.01.0646" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.jacqu.2014.01.1146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141302003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-aiguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8194-493X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555973v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bulckaen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ficheux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delebarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vanderlinden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Perimenis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Nadjafizadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fa&#235;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schoenenberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Berre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04255034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zimowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loisel-Buet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;na" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-03899039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Motte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reumaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Forzy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090463ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095681ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van Pee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Routier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D&#8217;arripe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fourny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0303" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04192834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Reynaerts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2907" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1W20HFXW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ob&#339;uf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carissimo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2966" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oboeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poirette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France P&#233;lissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0091" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boitte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041185ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0007#xd_co_f=OWM1ZGFjNDItMzliYS00MjQwLTk2ZWYtODIxZDdmMTg2MGMy~" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Cobbaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forzy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-013-0415-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CVLTJ439-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04391727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04391716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Sion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Deparis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ponchaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prestini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.118.0101" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04589894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324170v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Routier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Arripe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04589895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Berre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Dominique" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prod'Homme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003597599" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09733-1_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.0053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.0910" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.1237" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.132345" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.jacqu.2014.01.0646" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.jacqu.2014.01.1146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141302003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>