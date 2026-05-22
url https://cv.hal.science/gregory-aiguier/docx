--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -544,568 +544,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin de vie : un objet d’apprentissage collectif ?</w:t>
+                <w:t xml:space="preserve">L’espoir au cœur de l’expérience du soin : du curatif au palliatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Zimowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loisel-Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Palliative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.09.002⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255260v1</w:t>
+                <w:t xml:space="preserve">hal-04255034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espoir au cœur de l’expérience du soin : du curatif au palliatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Entretien avec Régis Aubry : la fin de vie, un enjeu démocratique ; réflexions à partir de l’avis 139 du CCNE ». Propos recueillis par Rozenn Le Berre et Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Palliative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.004⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255034v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Entretien avec Régis Aubry : la fin de vie, un enjeu démocratique ; réflexions à partir de l’avis 139 du CCNE ». Propos recueillis par Rozenn Le Berre et Grégory Aiguier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du constructivisme au naturalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2023001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255262v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du constructivisme au naturalisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’espoir au cœur de l’expérience du soin : du curatif au palliatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Zimowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Loisel-Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/pmed/2023001⟩</w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255273v1</w:t>
+                <w:t xml:space="preserve">hal-04255257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espoir au cœur de l’expérience du soin : du curatif au palliatif</w:t>
+                <w:t xml:space="preserve">La fin de vie : un objet d’apprentissage collectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Palliative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.004⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255257v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from the health crisis: Towards a more reflective and collective governance of health?</w:t>
               </w:r>
@@ -1163,51 +1163,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation culturelle et évaluation des preuves de validité des scores obtenus à l’aide d’une version française de l’échelle Tolerance of Ambiguity in Medical Students And Doctor</w:t>
+                <w:t xml:space="preserve">Cultural adaptation and assessment of validity evidence for scores obtained using a French version of the Tolerance of Ambiguity in Medical Students and Doctors scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
@@ -1227,121 +1227,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Forzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+                <w:t xml:space="preserve">Anthony Piermatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44 (2), pp.75-102. </w:t>
+              <w:t xml:space="preserve">, 2021, 44 (spécial), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1090463ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1095681ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737816v1</w:t>
+                <w:t xml:space="preserve">hal-04255278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural adaptation and assessment of validity evidence for scores obtained using a French version of the Tolerance of Ambiguity in Medical Students and Doctors scale</w:t>
+                <w:t xml:space="preserve">Adaptation culturelle et évaluation des preuves de validité des scores obtenus à l’aide d’une version française de l’échelle Tolerance of Ambiguity in Medical Students And Doctor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
@@ -1355,119 +1355,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Reumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Forzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44 (spécial), pp.33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1095681ar⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 44 (2), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1090463ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255278v1</w:t>
+                <w:t xml:space="preserve">hal-04255281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation culturelle et évaluation des preuves de validité des scores obtenus à l’aide d’une version française de l’échelle Tolerance of Ambiguity in Medical Students And Doctor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1489,103 +1489,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Reumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Forzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Piermatteo</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44 (2), pp.75. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+              <w:t xml:space="preserve">, 2021, 44 (2), pp.75-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1090463ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255281v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre l’incertitude en médecine pour former les médecins</w:t>
               </w:r>
@@ -1658,51 +1658,51 @@
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/pmed/2020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255275v1</w:t>
+                <w:t xml:space="preserve">hal-03616236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre l’incertitude en médecine pour former les médecins</w:t>
               </w:r>
@@ -1775,51 +1775,51 @@
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/pmed/2020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616236v1</w:t>
+                <w:t xml:space="preserve">hal-04255275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibiliser à l’expérience du handicap mental?: le projet DESHMA, une formation collective pour des duos d’auto-représentants et d’enseignants</w:t>
               </w:r>
@@ -2009,51 +2009,51 @@
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vsoc.191.0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255294v1</w:t>
+                <w:t xml:space="preserve">hal-04192834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibiliser à l’expérience du handicap mental?: le projet deshma, une formation collective pour des duos d’auto-représentants et d’enseignants</w:t>
               </w:r>
@@ -2126,51 +2126,51 @@
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vsoc.191.0303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192834v1</w:t>
+                <w:t xml:space="preserve">hal-04255294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’éthique des curriculums de formation professionnelle en santé au regard d’une perspective épistémologique de « l’agir-en-santé »</w:t>
               </w:r>
@@ -2284,1713 +2284,1713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l’éthique dans une perspective émancipatoire et démocratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Se) Former à l’éthique professionnelle : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, N° 61 (1), pp.163-175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.061.0163⟩</w:t>
+              <w:t xml:space="preserve">, 2018, N° 61 (1), pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.061.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255295v1</w:t>
+                <w:t xml:space="preserve">hal-04255298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Se) Former à l’éthique professionnelle : enjeux et perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former à l’éthique dans une perspective émancipatoire et démocratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, N° 61 (1), pp.3-11. </w:t>
+              <w:t xml:space="preserve">, 2018, N° 61 (1), pp.163-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spir.061.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spir.061.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255298v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du numéro « (Se) former à l'éthique : enjeux et perspectives »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Melin</w:t>
+                <w:t xml:space="preserve">Penser l’éthique des curriculums de formation professionnelle en santé au regard d’une perspective épistémologique de « l’agir-en-santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berkesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoé Reynaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pédagogie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pmed/2019020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716138v1</w:t>
+                <w:t xml:space="preserve">hal-03668989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’éthique des curriculums de formation professionnelle en santé au regard d’une perspective épistémologique de « l’agir-en-santé »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Parent</w:t>
+                <w:t xml:space="preserve">Présentation du numéro « (Se) former à l'éthique : enjeux et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pédagogie médicale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, (Se) former à l'éthique : enjeux et perspectives, 47, pp.3-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668989v1</w:t>
+                <w:t xml:space="preserve">hal-01716138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Se) former à l’éthique professionnelle : enjeux et perspectives</w:t>
+                <w:t xml:space="preserve">Former à l’éthique dans une perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, (Se) former à l’éthique professionnelle : enjeux et perspectives, 61, pp.3-11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, N° 61 (1), pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.061.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705560v1</w:t>
+                <w:t xml:space="preserve">hal-03669010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l’éthique dans une perspective</w:t>
+                <w:t xml:space="preserve">(Se) former à l’éthique professionnelle : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, N° 61 (1), pp.163-175. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, (Se) former à l’éthique professionnelle : enjeux et perspectives, 61, pp.3-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669010v1</w:t>
+                <w:t xml:space="preserve">hal-01705560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la logique compétence à la capacitation : vers un apprentissage social de l’éthique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la nécessité d’inclure les résidents souffrant d’un Alzheimer dans les recherches en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès D’arripe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Carissimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.2907⟩</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, HS, pp.121-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255308v1</w:t>
+                <w:t xml:space="preserve">hal-03817981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité d’inclure les résidents souffrant d’un Alzheimer dans les recherches en sciences sociales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développer la compétence éthique dans la formation médicale : pourquoi ? comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.2966⟩</w:t>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.3649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817981v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la compétence éthique dans la formation médicale : pourquoi ? comment ?</w:t>
+                <w:t xml:space="preserve">De la logique compétence à la capacitation : vers un apprentissage social de l’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tréma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.2907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trema.3649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669099v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la logique compétence à la capacitation : vers un apprentissage social de l’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+              <w:t xml:space="preserve">, 2017, vol. 19, n° 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ethiquepublique.2907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669101v1</w:t>
+                <w:t xml:space="preserve">hal-04255308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes de codesign : une ressource capacitante ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Quelles innovations pédagogiques pour quelle éthique en santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Oboeuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Aiguier</w:t>
+                <w:t xml:space="preserve">Pierre Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Loute</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bioethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jib.271.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817929v1</w:t>
+                <w:t xml:space="preserve">hal-03669132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Accompagner l’apprentissage de la collaboration interprofessionnelle : une nécessaire gouvernance réflexive du dispositif pédagogique</w:t>
+                <w:t xml:space="preserve">Chapitre 1. Le tournant pragmatique de l’éthique en santé : enjeux et perspectives pour la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Pélissier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Vol. 27 (1), pp.91-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jib.271.0091⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Vol. 27 (1), pp.17-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jib.271.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669119v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Quelles innovations pédagogiques pour quelle éthique en santé ?</w:t>
+                <w:t xml:space="preserve">L’intervention éthique en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jib.271.0011⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041185ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669132v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Le tournant pragmatique de l’éthique en santé : enjeux et perspectives pour la formation</w:t>
+                <w:t xml:space="preserve">L’intervention éthique en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Loute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jib.271.0017⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041185ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03669126v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention éthique en santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 7. Les méthodes de codesign : une ressource capacitante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Obœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Loute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1041185ar⟩</w:t>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 27 (1), pp.127-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jib.271.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04255277v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intervention éthique en santé</w:t>
+                <w:t xml:space="preserve">Chapitre 5. Accompagner l’apprentissage de la collaboration interprofessionnelle : une nécessaire gouvernance réflexive du dispositif pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Loute</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Poirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1041185ar⟩</w:t>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 27 (1), pp.91-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jib.271.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617279v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Les méthodes de codesign : une ressource capacitante ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Obœuf</w:t>
+                <w:t xml:space="preserve">Les méthodes de codesign : une ressource capacitante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Oboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Loute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Bioethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669106v1</w:t>
+                <w:t xml:space="preserve">hal-03817929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoconfrontation : un outil de gouvernance réflexive d’un apprentissage de la collaboration interprofessionnelle dans les soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Oboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 15 (1), pp.7-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4037,51 +4037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoconfrontation : un outil de gouvernance réflexive d’un apprentissage de la collaboration interprofessionnelle dans les soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Oboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 15 (1), pp.7-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4141,51 +4141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Oboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,51 +4274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment mieux former à prendre en compte la dignité du patient dans le soin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4382,64 +4382,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la formation à l'éthique au prisme du pragmatisme : fondements et implications pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethica Clinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68, pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4464,51 +4464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de formation à la prise en charge interdisciplinaire et interprofessionnelle des personnes âgées à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Sion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,191 +4624,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la vie un apprentissage collectif : un enjeu pour la santé publique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d’un dispositif de formation à l’interprofessionnalité en soins palliatifs et fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Faës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Forum international francophone de pédagogie des sciences de la santé (FIFPSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada. in Pédagogie Médicale 2023; 24 (Suppl. 1): S13-S50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437407v1</w:t>
+                <w:t xml:space="preserve">hal-04578430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un dispositif de formation à l’interprofessionnalité en soins palliatifs et fin de vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire de la vie un apprentissage collectif : un enjeu pour la santé publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum international francophone de pédagogie des sciences de la santé (FIFPSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada. in Pédagogie Médicale 2023; 24 (Suppl. 1): S13-S50</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSP, Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578430v1</w:t>
+                <w:t xml:space="preserve">hal-04437407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle éthique pour la certification des établissements de santé ?</w:t>
               </w:r>
@@ -5263,221 +5263,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la Sensibilisation au Handicap Mental par les Auto-Représentants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former à l’éthique en régime pragmatiste où comment accompagner un processus de transformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Alter 2018 - Transformer les pratiques et les connaissances au prisme du handicap : expériences, transmissions, formations, organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alter - European Society for Disability Research, Jul 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque « Épistémologies du Sud »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Experice, Paris 8, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324170v1</w:t>
+                <w:t xml:space="preserve">hal-04589895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l’éthique en régime pragmatiste où comment accompagner un processus de transformation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développer la Sensibilisation au Handicap Mental par les Auto-Représentants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès d'Arripe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Épistémologies du Sud »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Experice, Paris 8, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Alter 2018 - Transformer les pratiques et les connaissances au prisme du handicap : expériences, transmissions, formations, organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alter - European Society for Disability Research, Jul 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589895v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à l'éthique à l'aune de la professionalisation des études médicales et d'ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5769,77 +5769,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Se) former à l’éthique professionnelle : enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Melin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, 2018</w:t>
@@ -6004,51 +6004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicians and Organization: For a Reflective Organizational Professionalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6089,274 +6089,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Vers un apprentissage social de la fin de vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 42. Travailler en équipe dans une perspective de collaboration interprofessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.53--60, 2020, </w:t>
+              <w:t xml:space="preserve">, Dunod, pp.910-918, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668971v1</w:t>
+                <w:t xml:space="preserve">hal-04255284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 42. Travailler en équipe dans une perspective de collaboration interprofessionnelle</w:t>
+                <w:t xml:space="preserve">Chapitre 59. Comment la formation en soins palliatifs peut-elle contribuer à un apprentissage social de la fin de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.910--918, 2020, </w:t>
+              <w:t xml:space="preserve">, Dunod, pp.1237-1246, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.1237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668972v1</w:t>
+                <w:t xml:space="preserve">hal-04595180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 42. Travailler en équipe dans une perspective de collaboration interprofessionnelle</w:t>
+                <w:t xml:space="preserve">Chapitre 59. Comment la formation en soins palliatifs peut-elle contribuer à un apprentissage social de la fin de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.910-918, 2020, </w:t>
+              <w:t xml:space="preserve">, Dunod, pp.1237-1246, 2020, 9782100810482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.1237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255284v1</w:t>
+                <w:t xml:space="preserve">hal-03669215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 59. Comment la formation en soins palliatifs peut-elle contribuer à un apprentissage social de la fin de vie ?</w:t>
               </w:r>
@@ -6378,288 +6391,275 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.1237-1246, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.1237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595180v1</w:t>
+                <w:t xml:space="preserve">hal-04255286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 59. Comment la formation en soins palliatifs peut-elle contribuer à un apprentissage social de la fin de vie ?</w:t>
+                <w:t xml:space="preserve">Chapitre 42. Travailler en équipe dans une perspective de collaboration interprofessionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.1237-1246, 2020, 9782100810482. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dunod, pp.910--918, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.1237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669215v1</w:t>
+                <w:t xml:space="preserve">hal-03668972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 59. Comment la formation en soins palliatifs peut-elle contribuer à un apprentissage social de la fin de vie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 2. Vers un apprentissage social de la fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.1237-1246, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.1237⟩</w:t>
+              <w:t xml:space="preserve">, Dunod, pp.53--60, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.centr.2020.01.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255286v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éthique clinique ou comment articuler contexte, attention et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6875,51 +6875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à l'éthique dans les parcours scientifiques et techniques professionnalisants : lecture croisée des études médicales et d'ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Bernard, M. Dell'Angelo, S. de Montgolfier, A.-S. Godefroy, M. Huchette, A. Mayrague, C. Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines dans les parcours scientifiques et techniques professionnalisants: quelles finalités et quelles modalités pratiques ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, SHS Web of Conference, pp.2003 - 2003, 2014, </w:t>
@@ -7047,51 +7047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7CAAD21"/>
+    <w:nsid w:val="3C16AFFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7278,51 +7278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-aiguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8194-493X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555973v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bulckaen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ficheux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delebarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vanderlinden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Perimenis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Nadjafizadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fa&#235;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schoenenberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Berre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.09.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04255034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zimowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loisel-Buet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;na" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-03899039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Motte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reumaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Forzy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090463ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095681ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van Pee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Routier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D&#8217;arripe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fourny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0303" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04192834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Reynaerts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705560v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2907" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1W20HFXW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ob&#339;uf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carissimo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2966" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3649" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669101v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oboeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loute" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poirette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France P&#233;lissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0091" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boitte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255277v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041185ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0127" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0007#xd_co_f=OWM1ZGFjNDItMzliYS00MjQwLTk2ZWYtODIxZDdmMTg2MGMy~" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Cobbaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forzy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-013-0415-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CVLTJ439-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04391727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04391716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Sion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Deparis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ponchaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prestini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.118.0101" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04589894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324170v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Routier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Arripe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04589895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Berre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Dominique" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prod'Homme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003597599" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09733-1_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.0053" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.0910" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255284v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.1237" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.132345" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.jacqu.2014.01.0646" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.jacqu.2014.01.1146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141302003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-aiguier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8194-493X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555973v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bulckaen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ficheux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delebarre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vanderlinden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Perimenis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Provost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Nadjafizadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Aiguier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2025027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fa&#235;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schoenenberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04255034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Berre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Zimowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Loisel-Buet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;na" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aubry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2023001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.09.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-03899039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0027c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Motte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reumaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Forzy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095681ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090463ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van Pee" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616215v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Routier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s D&#8217;arripe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fourny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.191.0303" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04192834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berkesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#233; Reynaerts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2019020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01716138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01705560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ob&#339;uf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carissimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Collard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.2966" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3649" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669101v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2907" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1W20HFXW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255308v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669132v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boitte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0017" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617279v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loute" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041185ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0127" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poirette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France P&#233;lissier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jib.271.0091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Oboeuf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817769v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.015.0007#xd_co_f=OWM1ZGFjNDItMzliYS00MjQwLTk2ZWYtODIxZDdmMTg2MGMy~" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aiguier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Cobbaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forzy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-013-0415-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CVLTJ439-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04391727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04391716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Sion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Deparis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ponchaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Prestini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.118.0101" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437407v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437400v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04437388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Faes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595241v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2021017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04589894v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04589895v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324170v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Routier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s d'Arripe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00797467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozen Le Berre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Dominique" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578471v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444328v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prod'Homme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003597599" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255305v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09733-1_14" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.0910" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595180v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.1237" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669215v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.centr.2020.01.0053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669213v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.132345" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.jacqu.2014.01.0646" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255290v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.jacqu.2014.01.1146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20141302003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>