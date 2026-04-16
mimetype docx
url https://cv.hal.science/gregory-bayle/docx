--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -476,221 +476,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les gisements à grands mammifères avant le Dernier Maximum Glaciaire en Île-de-France et en Centre Val-de-Loire : inventaire, apports des anciennes collections et des nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03215071v1</w:t>
+                <w:t xml:space="preserve">hal-03676835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gisements à grands mammifères avant le Dernier Maximum Glaciaire en Île-de-France et en Centre Val-de-Loire : inventaire, apports des anciennes collections et des nouvelles données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.127-148</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676835v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03215071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données quaternaires franciliennes antérieures au dernier maximum glaciaire : éléments de synthèse issus de deux décennies de recherche en archéologie préventive</w:t>
               </w:r>
@@ -1555,286 +1555,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à Solutré Route de la Roche : fouille préventive d'un gisement de plein air magdalénien</w:t>
+                <w:t xml:space="preserve">Données préliminaires sur la fouille du site du Paléolithique moyen de Montereau-sur-le-Jard (Seine-et-Marne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Malgarini</w:t>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Alix</w:t>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 113 (4), pp.824-828</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 113 (4), pp.819-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2016.14694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997020v1</w:t>
+                <w:t xml:space="preserve">hal-01737155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données préliminaires sur la fouille du site du Paléolithique moyen de Montereau-sur-le-Jard (Seine-et-Marne).</w:t>
+                <w:t xml:space="preserve">Retour à Solutré Route de la Roche : fouille préventive d'un gisement de plein air magdalénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blaser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Malgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 113 (4), pp.819-823. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 113 (4), pp.824-828</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737155v1</w:t>
+                <w:t xml:space="preserve">hal-02997020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of archaeobotanical analysis from Neolithic layers of Buran Kaya IV (Crimea, Ukraine)</w:t>
               </w:r>
@@ -2056,217 +2056,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chilleurs-aux-Bois (Loiret), La Rouche : un site du premier mésolithique sur le plateau de Beauce. n°36,2012-2013, p.27-34</w:t>
+                <w:t xml:space="preserve">Le Mammouth de Changis-sur-Marne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Deschamps</w:t>
+                <w:t xml:space="preserve">Céline Casasoprana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, n°36, p.27-34</w:t>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 796, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959365v1</w:t>
+                <w:t xml:space="preserve">hal-02991110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mammouth de Changis-sur-Marne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chilleurs-aux-Bois (Loiret), La Rouche : un site du premier mésolithique sur le plateau de Beauce. n°36,2012-2013, p.27-34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Casasoprana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Johannes Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 796, pp.13</w:t>
+              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°36, p.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991110v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement rural de La Tène finale à Pithiviers « Vieux Chemin d’Etampes » (Loiret),</w:t>
               </w:r>
@@ -2373,51 +2373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3186,64 +3186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous reprendrez bien du gigot ? L'exploitation du renne sur le site magdalénien moyen de Solutré. Route de la Roche. Saône-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3387,293 +3387,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traditions culturelles gauloises et romaines dans un enclos funéraire à Epieds-En-Beauce (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.185-205</w:t>
+              <w:t xml:space="preserve">De la Gaule à l’Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale Ballet; Séverine Lemaître; Isabelle Bertrand, Oct 2014, Poitiers, France. pp.215-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868450v1</w:t>
+                <w:t xml:space="preserve">halshs-02060421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditions culturelles gauloises et romaines dans un enclos funéraire à Epieds-En-Beauce (Loiret, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Villenave</w:t>
+                <w:t xml:space="preserve">« Route de la Roche » : un nouveau gisement magdalénien à Solutré (Saône-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Malgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la Gaule à l’Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pascale Ballet; Séverine Lemaître; Isabelle Bertrand, Oct 2014, Poitiers, France. pp.215-225</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.281-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02060421v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooarchaeology at the French National Institute for Preventive Archaeological Research. (INRAP): Daily Practices and Adaptive Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3689,182 +3689,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe colloque d’archéozoologie en Chine, Xi’an, Académie archéologique de la Province du Shaanxi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shaanxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Route de la Roche » : un nouveau gisement magdalénien à Solutré (Saône-et-Loire, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Malgarini</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.281-300</w:t>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.185-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876595v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéozoologie dans la chaîne opératoire de l’archéologie préventive en France : du diagnostic au rendu de rapport de fouille</w:t>
               </w:r>
@@ -4122,51 +4122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4394,51 +4394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignacian animal exploitation at Solutré (Saône-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4521,51 +4521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations aurignaciennes à Solutré (Saône-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4856,311 +4856,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation agro-pastorale de la transition Hallstatt final / La Tène ancienne aux confins de Corquilleroy et Treilles-en-Gâtinais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuville-aux-Bois “ la Grande Route ”, un habitat rural du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Langry-François</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+                <w:t xml:space="preserve">Alice Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stephan Fichtl; Thibaud Guiot; Thierry Massat. </w:t>
+              <w:t xml:space="preserve">Stéphan Fichtl; Thibaut Guiot; Thierry Massat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-108, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-200, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046042v1</w:t>
+                <w:t xml:space="preserve">hal-03084915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuville-aux-Bois “ la Grande Route ”, un habitat rural du second âge du Fer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Josset</w:t>
+                <w:t xml:space="preserve">Une occupation agro-pastorale de la transition Hallstatt final / La Tène ancienne aux confins de Corquilleroy et Treilles-en-Gâtinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Tellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Villenave</w:t>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphan Fichtl; Thibaut Guiot; Thierry Massat. </w:t>
+              <w:t xml:space="preserve">Stephan Fichtl; Thibaud Guiot; Thierry Massat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERCAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-108, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERACF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03084915v1</w:t>
+                <w:t xml:space="preserve">hal-03046042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvertes de mammouths en Île-de-France</w:t>
               </w:r>
@@ -5349,64 +5349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions cultuelles gauloises et romaines dans un enclos funéraire à Epieds-en-Beauce (Loiret, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,103 +5465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Montoya; Clément Paris; Pierre Bodu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France. Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles, Session 2 - Palethnologie du Paléolithique supérieur ancien : où en sommes-nous ?</w:t>
@@ -5646,51 +5646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Maya-Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">actes des 30èmes journées des conservateurs-restaurateurs en archéologie, Toulouse, 13-14 octobre 2016, Cahiers techniques de l’ARAAFU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, pp.64-71, 2019</w:t>
@@ -5922,64 +5922,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions cultuelles gauloises et romaines dans un enclos funéraire à Epieds-en-Beauce (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6377,428 +6377,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble d’inhumations associant un chien et un mouton dans l’environnement d’un sanctuaire galloromain à Pannes « Plateville » (Loiret)</w:t>
+                <w:t xml:space="preserve">Le site paléolithique à ossements de mammouth de Changis-sur-Marne (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frénée</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dépôts d'ossements animaux en France, de la fouille à l'interprétation : actes de la table ronde de Bibracte, 15-17 octobre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mergoil, pp.77-86 2013</w:t>
+              <w:t xml:space="preserve">Journée archéologique d’Île-de-France 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-28, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546628v1</w:t>
+                <w:t xml:space="preserve">hal-02991317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site paléolithique à ossements de mammouth de Changis-sur-Marne (Seine-et-Marne)</w:t>
+                <w:t xml:space="preserve">Un ensemble d’inhumations associant un chien et un mouton dans l’environnement d’un sanctuaire galloromain à Pannes « Plateville » (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Raymond</w:t>
-[...8 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ginette Auxiette, Patrice Méniel et François Poplin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée archéologique d’Île-de-France 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-28, 2013</w:t>
+              <w:t xml:space="preserve">Les dépôts d'ossements animaux en France, de la fouille à l'interprétation : actes de la table ronde de Bibracte, 15-17 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mergoil, pp.77-86 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991317v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mammouth de Changis-sur-Marne.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux exemples de fosses en « V » avec dépôt associé à Chilly-Mazarin (Essonne). La Butte-au-Berger IV (Phase 2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Lawrence-Dubovac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Achard-Corompt; Vincent Riquier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HURARD (S.), COTTIAUX (R.) dir. – Fouilles et découvertes en Île-de-France.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chasse, culte ou artisanat ? Les fosses « à profil en Y-V-W » : Structures énigmatiques et récurrentes du Néolithique aux âges des Métaux en France et alentour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, supplément 33, ARTEHIS Éditions, pp.135-148, 2013, Revue archéologique de l’Est, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.artehis.6268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997035v1</w:t>
+                <w:t xml:space="preserve">hal-02991101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux exemples de fosses en « V » avec dépôt associé à Chilly-Mazarin (Essonne). La Butte-au-Berger IV (Phase 2).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mammouth de Changis-sur-Marne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chasse, culte ou artisanat ? Les fosses « à profil en Y-V-W » : Structures énigmatiques et récurrentes du Néolithique aux âges des Métaux en France et alentour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HURARD (S.), COTTIAUX (R.) dir. – Fouilles et découvertes en Île-de-France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ouest France, collection Histoire, pp.21, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.artehis.6268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02991101v1</w:t>
+                <w:t xml:space="preserve">hal-02997035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts particuliers d'équidés à l'âge du Fer en région Centre</w:t>
               </w:r>
@@ -7180,2797 +7180,2915 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (23)</w:t>
+        <w:t xml:space="preserve">Rapport (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Ligné, rue des Palmiers» Une aire funéraire des XIe-XIIe siècles, entre église et chapelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édith Peytremann</w:t>
+                <w:t xml:space="preserve">Vue (Loire-Atlantique), 5 rue de la Tannerie - 6 rue du Four Banal : Une occupation médiévale et moderne et de rares vestiges gaulois : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dreillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GO. 2025, pp.231</w:t>
+              <w:t xml:space="preserve">Inrap GO. 2025, pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05486209v1</w:t>
+                <w:t xml:space="preserve">halshs-05560828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Île-de-France, Val-de-Marne (94), Thiais, cours Sainte-Marthe – Lot 5. Rapport de diagnostic archéologique préventif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ligné (44) Rue des Palmiers. Une aire funéraire des XIe-XIIe siècles, entre église et chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Louesdon</w:t>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+              <w:t xml:space="preserve">Inrap GO. 2025, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295413v1</w:t>
+                <w:t xml:space="preserve">halshs-05486209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiseux-en-France (Val-d'Oise), ZAC de Bois du Temple : Phase 2 : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Île-de-France, Val-de-Marne (94), Thiais, cours Sainte-Marthe – Lot 5. Rapport de diagnostic archéologique préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Clément</w:t>
+                <w:t xml:space="preserve">Juliette Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Dufayet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Monchablon</w:t>
+                <w:t xml:space="preserve">Émilie Louesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2022</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03925379v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tellier Alice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne Franche-Comté, Saône-et-Loire, Solutré-Pouilly, Route de la Roche. À la redécouverte du Magdalénien de Solutré. Rapport final d'opération, Inrap Bourgogne Franche-Comté, novembre 2022, 2 vol. (4 tomes), 2088 p.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
+                <w:t xml:space="preserve">Puiseux-en-France (Val-d'Oise), ZAC de Bois du Temple : Phase 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Dufayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934066v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03925379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiseux-en-France (Val-d’Oise), ZAC de Bois du Temple : phase 2</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bourgogne Franche-Comté, Saône-et-Loire, Solutré-Pouilly, Route de la Roche. À la redécouverte du Magdalénien de Solutré. Rapport final d'opération, Inrap Bourgogne Franche-Comté, novembre 2022, 2 vol. (4 tomes), 2088 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Tigreat</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03956336v1</w:t>
+                <w:t xml:space="preserve">hal-03934066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morangis (Essonne), 81-83 avenue de l'Armée Leclerc, lieu-dit &amp;quot;les Rôtis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Puiseux-en-France (Val-d’Oise), ZAC de Bois du Temple : phase 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Dufayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tigreat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romana Blaser</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04574623v1</w:t>
+                <w:t xml:space="preserve">hal-03956336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouroux (Seine-et-Marne), &amp;quot;Parc d'Activités du Plateau de Voisins&amp;quot; : rapport de fouille</w:t>
+                <w:t xml:space="preserve">Morangis (Essonne), 81-83 avenue de l'Armée Leclerc, lieu-dit &amp;quot;les Rôtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Louesdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Romana Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+                <w:t xml:space="preserve">Alexandra Mondoloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2020, 1 vol. (332 p.) : 275 fig., ill. en noir et en coul. ; 30 cm</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896741v1</w:t>
+                <w:t xml:space="preserve">hal-04574623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaiseau (Essonne), Futur métro 18 : viaduc de Villebois, Rapport de diagnostic, 1 vol. (110 p.) : 31 fig.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+                <w:t xml:space="preserve">Mouroux (Seine-et-Marne), &amp;quot;Parc d'Activités du Plateau de Voisins&amp;quot; : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Louesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lefèvre</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2020</w:t>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2020, 1 vol. (332 p.) : 275 fig., ill. en noir et en coul. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095662v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dourdan, Rue Antoinette Bervas / 9bis Rue Fortin, Île-de-France, Essonne (91), Rapport de diagnostioc archéologique</w:t>
+                <w:t xml:space="preserve">Palaiseau (Essonne), Futur métro 18 : viaduc de Villebois, Rapport de diagnostic, 1 vol. (110 p.) : 31 fig.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pissot</w:t>
+                <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre-Île-de-France, Service régional d’archéologie d’Île-de-France. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094484v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milly-la-Forêt (Essonne), &amp;quot;Le Bois-Rond&amp;quot; : Carrière Fulchiron, Zone 4 nord</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bardel</w:t>
+                <w:t xml:space="preserve">Dourdan, Rue Antoinette Bervas / 9bis Rue Fortin, Île-de-France, Essonne (91), Rapport de diagnostioc archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre-Île-de-France, Service régional d’archéologie d’Île-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Borgnon</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03966477v1</w:t>
+                <w:t xml:space="preserve">hal-03094484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermé, « Les Malletons » - (Carrière SPM-SYNEOS), diagnostic archéologique phase 4, Rapport de diagnostic archéologique, 1 vol. (101 p.), 27 fig.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milly-la-Forêt (Essonne), &amp;quot;Le Bois-Rond&amp;quot; : Carrière Fulchiron, Zone 4 nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Borgnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Sarel</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03095679v1</w:t>
+                <w:t xml:space="preserve">hal-03966477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne), Campagne 2018</w:t>
+                <w:t xml:space="preserve">Hermé, « Les Malletons » - (Carrière SPM-SYNEOS), diagnostic archéologique phase 4, Rapport de diagnostic archéologique, 1 vol. (101 p.), 27 fig.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+                <w:t xml:space="preserve">Josette Sarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02471777v1</w:t>
+                <w:t xml:space="preserve">hal-03095679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roissy-en-Brie (Seine-et-Marne), Sud rue du Pommerot / rue de Pontault : Les Dix-huit Arpents, rapport de diagnostic archéologique, 1 vol. (260 p.) : 142 fig., ill. en noir et en coul. ; 30 cm + 1 plan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Lefèvre</w:t>
+                <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne), Campagne 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian David</w:t>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre Île-de-France, SRA ile-de-France. 2018</w:t>
+                <w:t xml:space="preserve">Aurore Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095449v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02471777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaiseau, ZAC du quartier de l’Ecole Polytechnique - (tranche 1) - Bassin de rétention n°2, à l’est de l’avenue de La Vauve (RD 128), et les parcelles N 2.1 et N 2.2, Île-de-France, Essonne (91), Rapport de fouille archéologique, 3 vol. (422, 342, 347 p.) : 341 fig.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Roissy-en-Brie (Seine-et-Marne), Sud rue du Pommerot / rue de Pontault : Les Dix-huit Arpents, rapport de diagnostic archéologique, 1 vol. (260 p.) : 142 fig., ill. en noir et en coul. ; 30 cm + 1 plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Claude-Devalez</w:t>
+                <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre Île-de-France, SRA ile-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095938v1</w:t>
+                <w:t xml:space="preserve">hal-03095449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Île-de France, Essonne (91), Le Coudray-Montceaux, Les Haies Blanches 2, av. de Tournenfils et rue du Bois de l’Ecu. Occupations du Paléolithique moyen, néolithiques, de l’âge du Bronze, de l’âge du Fer et médiévale à moderne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romana Blaser</w:t>
+                <w:t xml:space="preserve">Palaiseau, ZAC du quartier de l’Ecole Polytechnique - (tranche 1) - Bassin de rétention n°2, à l’est de l’avenue de La Vauve (RD 128), et les parcelles N 2.1 et N 2.2, Île-de-France, Essonne (91), Rapport de fouille archéologique, 3 vol. (422, 342, 347 p.) : 341 fig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Civalleri</w:t>
+                <w:t xml:space="preserve">Caroline Claude-Devalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Claude</w:t>
+                <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895683v1</w:t>
+                <w:t xml:space="preserve">hal-03095938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaiseau (Essonne), Lieu-dit &amp;quot;Les Trois Mares&amp;quot; : avenue de la Vauve : rapport de fouille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
+                <w:t xml:space="preserve">Île-de France, Essonne (91), Le Coudray-Montceaux, Les Haies Blanches 2, av. de Tournenfils et rue du Bois de l’Ecu. Occupations du Paléolithique moyen, néolithiques, de l’âge du Bronze, de l’âge du Fer et médiévale à moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romana Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+                <w:t xml:space="preserve">Hélène Civalleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2016, 2 vol., 745 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557660v1</w:t>
+                <w:t xml:space="preserve">hal-02895683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'établissement rural antique du &amp;quot;Moulin d'Escrennes&amp;quot; : Loiret, Escrennes, ZAC Saint-Eutrope (2e tranche) [rapport de fouille]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaiseau (Essonne), Lieu-dit &amp;quot;Les Trois Mares&amp;quot; : avenue de la Vauve : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édith Rivoire</w:t>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Fabien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fournier</w:t>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] F109759, Inrap Centre - Île-de-France. 2016, 2 vol (428, 444p.)</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2016, 2 vol., 745 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801062v1</w:t>
+                <w:t xml:space="preserve">hal-02557660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chilly-Mazarin (Essonne), La Butte-au-Berger IV : phase 2 : une batterie de silos de La Tène ancienne au sud du plateau de Longboyau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bruant</w:t>
+                <w:t xml:space="preserve">L'établissement rural antique du &amp;quot;Moulin d'Escrennes&amp;quot; : Loiret, Escrennes, ZAC Saint-Eutrope (2e tranche) [rapport de fouille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2016, 400 p</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] F109759, Inrap Centre - Île-de-France. 2016, 2 vol (428, 444p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949551v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouroux (Seine-et-Marne), Parc d'Activités du Plateau de Voisins : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Gosselin</w:t>
+                <w:t xml:space="preserve">Chilly-Mazarin (Essonne), La Butte-au-Berger IV : phase 2 : une batterie de silos de La Tène ancienne au sud du plateau de Longboyau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, 1 vol. (262 p.) : 118 fig., ill. en noir et en coul. ; 30 cm</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2016, 400 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896469v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalifert (Seine-et-Marne), ZAC du Clos des Haies Saint Eloi : phase A</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouroux (Seine-et-Marne), Parc d'Activités du Plateau de Voisins : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Borgnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Île de France; Inrap Centre - Île-de-France. 2014, 1 vol. (262 p.) : 118 fig., ill. en noir et en coul. ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berthier</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02896417v1</w:t>
+                <w:t xml:space="preserve">hal-02896469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pannes-Villemandeur, Plateville-ZAC Arboria II (Loiret-Centre) : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Frénée</w:t>
+                <w:t xml:space="preserve">Chalifert (Seine-et-Marne), ZAC du Clos des Haies Saint Eloi : phase A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2013, 1 vol. (132 p.) : 62 fig., ill. en noir et en coul., couv. ill. ; 30 cm + 1 plan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-00713981v1</w:t>
+                <w:t xml:space="preserve">hal-02896417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pannes-Villemandeur, Plateville-ZAC Arboria II (Loiret-Centre) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AA06141401, Inrap. 2009, 125 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00713981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sours (Eure-et-Loir) &amp;quot;Les Houches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Creusillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10117,51 +10235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva- Maria Geigl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mar&#237;a Geigl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Peyrouse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BMP2M43P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8872" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3694" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01959365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2493" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.291" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.05.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5RGW5H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paletta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Hazzazi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacombat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Demay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;milli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03330110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/42nf-9a30" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Maya-Pion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon-Lau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991101v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.6268" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991092v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Salin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574623v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896741v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Louesdon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094484v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pissot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966477v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471777v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095449v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02895683v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557660v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03949551v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896469v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713981v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800548v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva- Maria Geigl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mar&#237;a Geigl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Peyrouse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BMP2M43P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8872" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3694" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14694" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01959365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2493" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.291" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.05.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5RGW5H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paletta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Hazzazi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacombat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Demay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;milli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03330110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/42nf-9a30" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Maya-Pion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon-Lau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991101v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.6268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991092v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Salin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560828v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Louesdon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095662v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094484v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pissot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966477v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471777v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02895683v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557660v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03949551v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896469v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713981v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>