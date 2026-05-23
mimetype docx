--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -476,221 +476,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gisements à grands mammifères avant le Dernier Maximum Glaciaire en Île-de-France et en Centre Val-de-Loire : inventaire, apports des anciennes collections et des nouvelles données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eymeric Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gauvrit Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.127-148</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676835v1</w:t>
+                <w:t xml:space="preserve">halshs-03215071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte inédite d’un site gravettien de plein air à Crest (Drôme)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les gisements à grands mammifères avant le Dernier Maximum Glaciaire en Île-de-France et en Centre Val-de-Loire : inventaire, apports des anciennes collections et des nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (1), pp.155-159</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Picardie. Numéro spécial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, De l’Île-de-France à l’Europe du Nord-Ouest. Les peuplements humains avant le Dernier Maximum Glaciaire. Bilan, objectifs et perspectives de la recherche. MAE (Nanterre), 15-16 octobre 2018 Sous la direction de Frédéric Blaser, Hélène Djema, Jean-Luc Locht &amp; Christine Chaussé., 36, pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03215071v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données quaternaires franciliennes antérieures au dernier maximum glaciaire : éléments de synthèse issus de deux décennies de recherche en archéologie préventive</w:t>
               </w:r>
@@ -1347,494 +1347,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant propos, dossier archéozoologies</w:t>
+                <w:t xml:space="preserve">L'étude des ossements animaux en contexte d'archéologie préventive Vers un minimum méthodologique commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 148, pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2017, Archéozoologies, 148, pp.5-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.3690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.3694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997021v1</w:t>
+                <w:t xml:space="preserve">hal-02469686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude des ossements animaux en contexte d'archéologie préventive Vers un minimum méthodologique commun</w:t>
+                <w:t xml:space="preserve">Avant propos, dossier archéozoologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Archéozoologies, 148, pp.5-10. </w:t>
+              <w:t xml:space="preserve">, 2017, 148, pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.3694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.3690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469686v1</w:t>
+                <w:t xml:space="preserve">hal-02997021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données préliminaires sur la fouille du site du Paléolithique moyen de Montereau-sur-le-Jard (Seine-et-Marne).</w:t>
+                <w:t xml:space="preserve">Retour à Solutré Route de la Roche : fouille préventive d'un gisement de plein air magdalénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blaser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Malgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 113 (4), pp.819-823. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 113 (4), pp.824-828</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737155v1</w:t>
+                <w:t xml:space="preserve">hal-02997020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à Solutré Route de la Roche : fouille préventive d'un gisement de plein air magdalénien</w:t>
+                <w:t xml:space="preserve">Données préliminaires sur la fouille du site du Paléolithique moyen de Montereau-sur-le-Jard (Seine-et-Marne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Malgarini</w:t>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Alix</w:t>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 113 (4), pp.824-828</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 113 (4), pp.819-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2016.14694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997020v1</w:t>
+                <w:t xml:space="preserve">hal-01737155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of archaeobotanical analysis from Neolithic layers of Buran Kaya IV (Crimea, Ukraine)</w:t>
               </w:r>
@@ -2056,537 +2056,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mammouth de Changis-sur-Marne.</w:t>
+                <w:t xml:space="preserve">Chilleurs-aux-Bois (Loiret), La Rouche : un site du premier mésolithique sur le plateau de Beauce. n°36,2012-2013, p.27-34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Casasoprana</w:t>
+                <w:t xml:space="preserve">Sandrine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 796, pp.13</w:t>
+              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n°36, p.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991110v1</w:t>
+                <w:t xml:space="preserve">hal-01959365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chilleurs-aux-Bois (Loiret), La Rouche : un site du premier mésolithique sur le plateau de Beauce. n°36,2012-2013, p.27-34</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Deschamps</w:t>
+                <w:t xml:space="preserve">Le Mammouth de Changis-sur-Marne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casasoprana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, n°36, p.27-34</w:t>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 796, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959365v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un établissement rural de La Tène finale à Pithiviers « Vieux Chemin d’Etampes » (Loiret),</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+                <w:t xml:space="preserve">Stratégies de subsistance des Aurignaciens de Solutré (Saône-et-Loire) : les apports de la fouille préventive de 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.33-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2012.2493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01107351v1</w:t>
+                <w:t xml:space="preserve">hal-01842829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de subsistance des Aurignaciens de Solutré (Saône-et-Loire) : les apports de la fouille préventive de 2004</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépôt de truies en silos et fossés dans des sites gaulois de Beauce.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Josset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vivre avec les bêtes, 35, pp.32-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galip.2012.2493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01842829v1</w:t>
+                <w:t xml:space="preserve">hal-02997045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt de truies en silos et fossés dans des sites gaulois de Beauce.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un établissement rural de La Tène finale à Pithiviers « Vieux Chemin d’Etampes » (Loiret),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Josset</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.17-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02997045v1</w:t>
+                <w:t xml:space="preserve">halshs-01107351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recuperated optically stimulated luminescence dating of middle-size quartz grains from the Paleolithic site of Bonneval (Eure-et-Loir, France)</w:t>
               </w:r>
@@ -3186,64 +3186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous reprendrez bien du gigot ? L'exploitation du renne sur le site magdalénien moyen de Solutré. Route de la Roche. Saône-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3387,293 +3387,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditions culturelles gauloises et romaines dans un enclos funéraire à Epieds-En-Beauce (Loiret, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la Gaule à l’Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pascale Ballet; Séverine Lemaître; Isabelle Bertrand, Oct 2014, Poitiers, France. pp.215-225</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.185-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02060421v1</w:t>
+                <w:t xml:space="preserve">hal-02868450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Route de la Roche » : un nouveau gisement magdalénien à Solutré (Saône-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.281-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooarchaeology at the French National Institute for Preventive Archaeological Research. (INRAP): Daily Practices and Adaptive Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3689,182 +3689,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe colloque d’archéozoologie en Chine, Xi’an, Académie archéologique de la Province du Shaanxi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shaanxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+                <w:t xml:space="preserve">Traditions culturelles gauloises et romaines dans un enclos funéraire à Epieds-En-Beauce (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht, May 2016, Amiens, France. pp.185-205</w:t>
+              <w:t xml:space="preserve">De la Gaule à l’Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale Ballet; Séverine Lemaître; Isabelle Bertrand, Oct 2014, Poitiers, France. pp.215-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868450v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02060421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéozoologie dans la chaîne opératoire de l’archéologie préventive en France : du diagnostic au rendu de rapport de fouille</w:t>
               </w:r>
@@ -4122,51 +4122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Demay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4230,51 +4230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bémilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haltes de chasse en Préhistoire. Quelles réalités archéologiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Bon; Sandrine Costamagno; Nicolas Valdeyron, May 2009, Université Toulouse II - Le Mirail, France. pp.169-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4394,51 +4394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurignacian animal exploitation at Solutré (Saône-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4521,90 +4521,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations aurignaciennes à Solutré (Saône-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Floss (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes, terroir et territoires. Le Paléolithique en Bourgogne méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag Marie Leidorf, pp.481-488, 2022, 978-3-86757-098-5</w:t>
@@ -4856,1199 +4856,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuville-aux-Bois “ la Grande Route ”, un habitat rural du second âge du Fer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découvertes de mammouths en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.109-200, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
+              <w:t xml:space="preserve">Catalogue d'exposition : " Un temps de mammouth, portrait d’un géant disparu "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Archéa, Louvres, Plume De Carotte, pp. 77-81, 2020, 2366722117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084915v1</w:t>
+                <w:t xml:space="preserve">hal-03196515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation agro-pastorale de la transition Hallstatt final / La Tène ancienne aux confins de Corquilleroy et Treilles-en-Gâtinais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mammouths laineux de Changis-sur-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-108, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
+              <w:t xml:space="preserve">Catalogue d’exposition : " Un temps de mammouth, portrait d’un géant disparu "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Archéa, Louvres, Plume De Carotte, pp. 104-109, 2020, 2366722117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046042v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes de mammouths en Île-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuville-aux-Bois “ la Grande Route ”, un habitat rural du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphan Fichtl; Thibaut Guiot; Thierry Massat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalogue d'exposition : " Un temps de mammouth, portrait d’un géant disparu "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée Archéa, Louvres, Plume De Carotte, pp. 77-81, 2020, 2366722117</w:t>
+              <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-200, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196515v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mammouths laineux de Changis-sur-Marne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une occupation agro-pastorale de la transition Hallstatt final / La Tène ancienne aux confins de Corquilleroy et Treilles-en-Gâtinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephan Fichtl; Thibaud Guiot; Thierry Massat. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalogue d’exposition : " Un temps de mammouth, portrait d’un géant disparu "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée Archéa, Louvres, Plume De Carotte, pp. 104-109, 2020, 2366722117</w:t>
+              <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERCAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-108, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196517v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditions cultuelles gauloises et romaines dans un enclos funéraire à Epieds-en-Beauce (Loiret, France).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+                <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+              <w:t xml:space="preserve">Cyril Montoya; Clément Paris; Pierre Bodu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ballet P., Lemaître S. et Bertrand I. (dir.) De la Gaule à l'Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte, actes du colloque de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.215-223, 2019</w:t>
+              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France. Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles, Session 2 - Palethnologie du Paléolithique supérieur ancien : où en sommes-nous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C28, Société Préhistorique Française, pp.185-205, 2019, Collection Congrès Préhistoriques de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563791v1</w:t>
+                <w:t xml:space="preserve">halshs-03023499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles du front ? Les sociétés humaines du Dernier Maximum Glaciaire dans le Bassin parisien face aux dynamiques spatiales des peuplements paléoécologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interventions interdisciplinaires sur des restes de mammouth en contexte d’archéologie préventive : le cas du site du Paléolithique moyen de Montereau-sur-le-Jard (Seine-et-Marne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Didelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Maya-Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Congrès préhistorique de France. Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles, Session 2 - Palethnologie du Paléolithique supérieur ancien : où en sommes-nous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C28, Société Préhistorique Française, pp.185-205, 2019, Collection Congrès Préhistoriques de France</w:t>
+              <w:t xml:space="preserve">actes des 30èmes journées des conservateurs-restaurateurs en archéologie, Toulouse, 13-14 octobre 2016, Cahiers techniques de l’ARAAFU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, pp.64-71, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03023499v1</w:t>
+                <w:t xml:space="preserve">hal-02564307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions interdisciplinaires sur des restes de mammouth en contexte d’archéologie préventive : le cas du site du Paléolithique moyen de Montereau-sur-le-Jard (Seine-et-Marne).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traditions cultuelles gauloises et romaines dans un enclos funéraire à Epieds-en-Beauce (Loiret, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes des 30èmes journées des conservateurs-restaurateurs en archéologie, Toulouse, 13-14 octobre 2016, Cahiers techniques de l’ARAAFU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 24, pp.64-71, 2019</w:t>
+              <w:t xml:space="preserve">Ballet P., Lemaître S. et Bertrand I. (dir.) De la Gaule à l'Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte, actes du colloque de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-223, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564307v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mammouths au temps de Néanderthal : contribution de l’étude archéozoologique de l’assemblage osseux de Changis-sur-Marne.</w:t>
+                <w:t xml:space="preserve">Les faunes du Paléolithique supérieur au nord de la France : état des connaissances et découvertes récentes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Péan</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bignon-Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de Mammouth : catalogue d’exposition.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musée National de Préhistoire, pp.47-52, 2018</w:t>
+              <w:t xml:space="preserve">DJINDJIAN (F.) dir. – La Préhistoire de la France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, collection Histoire et Archéologie, pp.136-140, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997026v1</w:t>
+                <w:t xml:space="preserve">hal-02997022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faunes du Paléolithique supérieur au nord de la France : état des connaissances et découvertes récentes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traditions cultuelles gauloises et romaines dans un enclos funéraire à Epieds-en-Beauce (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DJINDJIAN (F.) dir. – La Préhistoire de la France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, collection Histoire et Archéologie, pp.136-140, 2018</w:t>
+              <w:t xml:space="preserve">Ballet P., Lemaître S., Bertrand I. (dir). - De la Gaule à l'orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997022v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditions cultuelles gauloises et romaines dans un enclos funéraire à Epieds-en-Beauce (Loiret)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mammouths au temps de Néanderthal : contribution de l’étude archéozoologique de l’assemblage osseux de Changis-sur-Marne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ballet P., Lemaître S., Bertrand I. (dir). - De la Gaule à l'orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Mémoires de Mammouth : catalogue d’exposition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée National de Préhistoire, pp.47-52, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421363v1</w:t>
+                <w:t xml:space="preserve">hal-02997026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation carnée dans le sud du Bassin parisien à l’âge du Fer</w:t>
               </w:r>
@@ -6301,51 +6301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts d’animaux en contexte funéraire dans le secteur Carnute au second âge du Fer. Les découvertes de Chevilly « Pièce de Chameul » et d’Orléans « 8-10 rue Porte Madeleine », Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joyeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6377,238 +6377,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site paléolithique à ossements de mammouth de Changis-sur-Marne (Seine-et-Marne)</w:t>
+                <w:t xml:space="preserve">Un ensemble d’inhumations associant un chien et un mouton dans l’environnement d’un sanctuaire galloromain à Pannes « Plateville » (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Girot</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eric Frénée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ginette Auxiette, Patrice Méniel et François Poplin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée archéologique d’Île-de-France 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-28, 2013</w:t>
+              <w:t xml:space="preserve">Les dépôts d'ossements animaux en France, de la fouille à l'interprétation : actes de la table ronde de Bibracte, 15-17 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mergoil, pp.77-86 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991317v1</w:t>
+                <w:t xml:space="preserve">hal-01546628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble d’inhumations associant un chien et un mouton dans l’environnement d’un sanctuaire galloromain à Pannes « Plateville » (Loiret)</w:t>
+                <w:t xml:space="preserve">Le site paléolithique à ossements de mammouth de Changis-sur-Marne (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frénée</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dépôts d'ossements animaux en France, de la fouille à l'interprétation : actes de la table ronde de Bibracte, 15-17 octobre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mergoil, pp.77-86 2013</w:t>
+              <w:t xml:space="preserve">Journée archéologique d’Île-de-France 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-28, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546628v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux exemples de fosses en « V » avec dépôt associé à Chilly-Mazarin (Essonne). La Butte-au-Berger IV (Phase 2).</w:t>
               </w:r>
@@ -7482,51 +7482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7572,332 +7572,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Puiseux-en-France (Val-d'Oise), ZAC de Bois du Temple : Phase 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Noël</w:t>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tellier Alice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bayle</w:t>
+                <w:t xml:space="preserve">Clélia Dufayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+                <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Mercé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monchablon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736442v1</w:t>
+                <w:t xml:space="preserve">halshs-03925379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiseux-en-France (Val-d'Oise), ZAC de Bois du Temple : Phase 2 : rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loiret, Meung-sur-Loire, ZAC Synergie Val-de-Loire, les Bouillants et la Maison Neuve : De l'établissement aristocratique laténien à l'exploitation rurale antique : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tellier Alice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP CIF, Pantin. 2022, 8 vol., 3370 pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Dufayet</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">halshs-03925379v1</w:t>
+                <w:t xml:space="preserve">hal-04736442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne Franche-Comté, Saône-et-Loire, Solutré-Pouilly, Route de la Roche. À la redécouverte du Magdalénien de Solutré. Rapport final d'opération, Inrap Bourgogne Franche-Comté, novembre 2022, 2 vol. (4 tomes), 2088 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7932,90 +7932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puiseux-en-France (Val-d’Oise), ZAC de Bois du Temple : phase 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Dufayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Mercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tigreat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8063,90 +8063,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morangis (Essonne), 81-83 avenue de l'Armée Leclerc, lieu-dit &amp;quot;les Rôtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romana Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mondoloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Mercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Pabois--Maumené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8402,148 +8402,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dourdan, Rue Antoinette Bervas / 9bis Rue Fortin, Île-de-France, Essonne (91), Rapport de diagnostioc archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+                <w:t xml:space="preserve">Hermé, « Les Malletons » - (Carrière SPM-SYNEOS), diagnostic archéologique phase 4, Rapport de diagnostic archéologique, 1 vol. (101 p.), 27 fig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Sarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pissot</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre-Île-de-France, Service régional d’archéologie d’Île-de-France. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Île-de-France, SRA Ile-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094484v1</w:t>
+                <w:t xml:space="preserve">hal-03095679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milly-la-Forêt (Essonne), &amp;quot;Le Bois-Rond&amp;quot; : Carrière Fulchiron, Zone 4 nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8552,222 +8569,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Borgnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermé, « Les Malletons » - (Carrière SPM-SYNEOS), diagnostic archéologique phase 4, Rapport de diagnostic archéologique, 1 vol. (101 p.), 27 fig.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dourdan, Rue Antoinette Bervas / 9bis Rue Fortin, Île-de-France, Essonne (91), Rapport de diagnostioc archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre-Île-de-France, Service régional d’archéologie d’Île-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Sarel</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03095679v1</w:t>
+                <w:t xml:space="preserve">hal-03094484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière de sarcophages du haut Moyen Âge de Pied Griffé (Saint-Pierre-de-Maillé, Vienne), Campagne 2018</w:t>
               </w:r>
@@ -9045,51 +9045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Claude-Devalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre – Ile-de-France, SRA Ile-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9231,376 +9231,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaiseau (Essonne), Lieu-dit &amp;quot;Les Trois Mares&amp;quot; : avenue de la Vauve : rapport de fouille</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2016, 2 vol., 745 p</w:t>
+                <w:t xml:space="preserve">Chilly-Mazarin (Essonne), La Butte-au-Berger IV : phase 2 : une batterie de silos de La Tène ancienne au sud du plateau de Longboyau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2016, 400 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557660v1</w:t>
+                <w:t xml:space="preserve">hal-03949551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'établissement rural antique du &amp;quot;Moulin d'Escrennes&amp;quot; : Loiret, Escrennes, ZAC Saint-Eutrope (2e tranche) [rapport de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édith Rivoire</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] F109759, Inrap Centre - Île-de-France. 2016, 2 vol (428, 444p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chilly-Mazarin (Essonne), La Butte-au-Berger IV : phase 2 : une batterie de silos de La Tène ancienne au sud du plateau de Longboyau</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2016, 400 p</w:t>
+                <w:t xml:space="preserve">Palaiseau (Essonne), Lieu-dit &amp;quot;Les Trois Mares&amp;quot; : avenue de la Vauve : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2016, 2 vol., 745 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03949551v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouroux (Seine-et-Marne), Parc d'Activités du Plateau de Voisins : rapport de diagnostic</w:t>
               </w:r>
@@ -9612,64 +9612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Borgnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9734,77 +9734,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Île-de-France; Inrap Centre - Île-de-France. 2013, 1 vol. (132 p.) : 62 fig., ill. en noir et en coul., couv. ill. ; 30 cm + 1 plan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9830,51 +9830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pannes-Villemandeur, Plateville-ZAC Arboria II (Loiret-Centre) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10235,51 +10235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva- Maria Geigl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mar&#237;a Geigl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Peyrouse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BMP2M43P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8872" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3690" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3694" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14694" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01959365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842829v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2493" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.291" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.05.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5RGW5H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paletta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Hazzazi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacombat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Demay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;milli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03330110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/42nf-9a30" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564307v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Maya-Pion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemilli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon-Lau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991101v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.6268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991092v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Salin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560828v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Louesdon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095662v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094484v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pissot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966477v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471777v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02895683v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557660v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03949551v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896469v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713981v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Holm Freiesleben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J&#248;rkov Thomsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Calligaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0286568" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejden Ben Dhafer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva- Maria Geigl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04111724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Mar&#237;a Geigl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676835v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Peyrouse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BMP2M43P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8872" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3694" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997021v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3690" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511119v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedre Motuzaite-Matuzeviciute" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413Y.0000000016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109876v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01959365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deschamps" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casasoprana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842829v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2493" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Josset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107351v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.05.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5RGW5H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195112v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paletta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Hazzazi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacombat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04986607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dreillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04089857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686063v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Math&#233;ry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768174v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881652v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;an" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Demay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991069v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;milli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107360v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095085v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Olsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03330110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/42nf-9a30" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196515v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tellier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023499v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didelot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Maya-Pion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997022v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bemilli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bignon-Lau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Girot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991101v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Lawrence-Dubovac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.6268" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991092v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Salin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195115v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine David" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197133v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560828v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486209v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925379v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Pabois--Maumen&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monchablon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tellier Alice" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956336v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tigreat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574623v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mondoloni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Louesdon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095662v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095679v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Sarel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966477v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borgnon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094484v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pissot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471777v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore No&#235;l" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095449v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc S&#233;guier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02895683v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03949551v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01801062v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896469v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gosselin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713981v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800548v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>