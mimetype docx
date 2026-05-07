--- v0 (2026-04-04)
+++ v1 (2026-05-07)
@@ -66,1353 +66,1822 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Emancipation from Status. On Maine’s Importance for the Analysis of a Framework-Concept of Legal Reasoning</w:t>
+                <w:t xml:space="preserve">Table ronde : Le Common good constitutionalism au pouvoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fargeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006544v1</w:t>
-[...440 lines deleted...]
-                <w:t xml:space="preserve">halshs-02243655v1</w:t>
+                <w:t xml:space="preserve">hal-05592692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Austinian Qualms. Dicey on Sovereignty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">No Emancipation from Status. On Maine’s Importance for the Analysis of a Framework-Concept of Legal Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-First Century Perspectives on the Scholarship of AV Dicey. The Enduring Legacy of a Victorian constitutionalist</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">halshs-04691819v1</w:t>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.33-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit comme matrice d’ « attentes interactionnelles stabilisées ». Penser l’autorité du droit avec Lon Fuller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Des statuts pluriels au statut général. Importance du processus historico-politique dans la conception des droits de Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité du droit naturel. De la vitalité des doctrines à l’impensé du droit positif</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05573061v1</w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.16594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03991852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Complexity as a Conceptual Claim. Reappraising Hart’s Account of Law as a Complex Social Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Saisir la base interactionnelle de l’autorité du droit. Préférer Austin à Kelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta-theory of law</w:t>
-[...43 lines deleted...]
-                <w:t xml:space="preserve">halshs-04023115v1</w:t>
+              <w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.105-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04023150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une introduction par matière ? L'exemple du droit international, du droit de common law et des Institutions politiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Du réalisme juridique à l’intersectionnalité. Une affaire de juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduire au droit : Regards critiques sur un enseignement - Actes du colloque organisé à l'Université Paris Nanterre les 23 et 24 mai 2019</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03270024v1</w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/REVDH.11549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du réalisme juridique à l’intersectionnalité. Une affaire de juristes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Réquisitionner en situation d'urgence sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Race et droit</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05573072v1</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.1098</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02797346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation des traductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, IX (9-2 : Joseph Raz), pp.343-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise du standard de l’« homme ordinaire » en common law britannique d’après-guerre. Le débat Hart-Devlin et le multiculturalisme naissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 98 (1), pp.159-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs.098.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaudeville intergénérationnel : Raz, Kelsen, Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, IX (9-2), pp.233-270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la grève comme d'un conflit civil : l'évolution du pouvoir de réquisition des grévistes en droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle et importance de Law, Liberty, and Morality dans l’œuvre de H.L.A. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, VI, pp.11-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du dossier de traductions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, VI (Hart/Devlin), pp.125-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité du droit naturel : de la vitalité des doctrines aux impensés du droit positif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin, 2024, 978-2-84934-806-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases philosophiques du positivisme juridique de H.L.A. Hart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Universitaire Varenne, 2017, 978-2-37032-143-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit comme matrice d’ « attentes interactionnelles stabilisées ». Penser l’autorité du droit avec Lon Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité du droit naturel. De la vitalité des doctrines à l’impensé du droit positif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, pp.263-279, 2024, 9782849348062</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austinian Qualms. Dicey on Sovereignty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Marshall; Céline Roynier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Twenty-First Century Perspectives on the Scholarship of AV Dicey. The Enduring Legacy of a Victorian constitutionalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury Publishing; Hart Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.Part. 1, 2024, 9781509975075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04691819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05573107v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical Complexity as a Conceptual Claim. Reappraising Hart’s Account of Law as a Complex Social Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Carpentier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meta-theory of law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Ltd; John Wiley &amp; Sons, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-148, 2022, Sociology, Ethics and Epistemology of Sciences. Epistemology of Normative Sciences, 978-1-78945-074-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394163694.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04023115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du réalisme juridique à l’intersectionnalité. Une affaire de juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Race et droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.183-212, 2021, "Transition &amp; justice", 9782370323118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une introduction par matière ? L'exemple du droit international, du droit de common law et des Institutions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFJD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduire au droit : Regards critiques sur un enseignement - Actes du colloque organisé à l'Université Paris Nanterre les 23 et 24 mai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ-Lextenso éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Colloques &amp; essais, 9782370323088</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analogie perdue entre la nature et le droit. L’influence sur la pensée juridique du tournant empirico-logique au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bligh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tristan Pouthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit constitutionnel et les sciences de la nature. De Bacon à Kelsen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Toulouse Capitole, pp.151-183, 2018, 9782361701666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution cherche responsable – Éluder la responsabilité par le recours à l'expertise. L'exemple de la réforme des retraites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04053164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution cherche responsable – Ou comment déformer les problèmes de droit constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04023180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1422,379 +1891,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Thématique : La citoyenneté sociale à l'heure actuelle : relectures de T.H. Marshall. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revdh.16589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03991863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender le droit à l'aune de la relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeuland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de la Sorbonne / Sorbonne Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.18-227, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04023128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Le droit et la philosophie analytique II. Joseph Raz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IX (9-2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Hart, le droit et la morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VI, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1804,100 +2273,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases philosophiques du positivisme juridique de H.L.A. Hart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Panthéon Assas (Paris 2), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PA020076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05573097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1907,131 +2376,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité sociale et la mise en œuvre de la morale par le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert L.A. Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Bligh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2178,51 +2647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bligh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991852v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023150v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572980v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/REVDH.11549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02797346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.098.0159" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/twentyfirst-century-perspectives-on-the-scholarship-of-av-dicey-9781509975075/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394163694.ch4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163694.ch4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Martineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sild" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573107v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053164v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574837v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05573097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA020076" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert L.A. Hart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05592692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fargeaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carr&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bligh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991852v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16594" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572980v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/REVDH.11549" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02797346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.098.0159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243655v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sild" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573061v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/twentyfirst-century-perspectives-on-the-scholarship-of-av-dicey-9781509975075/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394163694.ch4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394163694.ch4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Martineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04053164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marzo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.16589" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04023128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeuland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05573097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA020076" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert L.A. Hart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>