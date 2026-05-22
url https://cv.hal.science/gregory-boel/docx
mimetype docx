--- v0 (2026-03-30)
+++ v1 (2026-05-22)
@@ -66,385 +66,385 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base composition at the start of the coding sequence controls the balance between translation initiation and mRNA degradation in E. coli</w:t>
+                <w:t xml:space="preserve">OPT: Codon optimize gene sequences for E. coli protein overexpression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lipońska</w:t>
+                <w:t xml:space="preserve">Daniel P.H. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Monlezun</w:t>
+                <w:t xml:space="preserve">Kam-Ho Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Wilkins</w:t>
+                <w:t xml:space="preserve">Sunjae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saravuth Ngo</w:t>
+                <w:t xml:space="preserve">Grégory Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oïffer</w:t>
+                <w:t xml:space="preserve">John Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (22), </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 437 (15), pp.168965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.168965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513161v1</w:t>
+                <w:t xml:space="preserve">hal-05381659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPT: Codon optimize gene sequences for E. coli protein overexpression</w:t>
+                <w:t xml:space="preserve">Base composition at the start of the coding sequence controls the balance between translation initiation and mRNA degradation in E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel P.H. Wong</w:t>
+                <w:t xml:space="preserve">Anna Lipońska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kam-Ho Wong</w:t>
+                <w:t xml:space="preserve">Laura Monlezun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunjae Park</w:t>
+                <w:t xml:space="preserve">Isaac Wilkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Boël</w:t>
+                <w:t xml:space="preserve">Saravuth Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Hunt</w:t>
+                <w:t xml:space="preserve">Thomas Oïffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 437 (15), pp.168965. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (22), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.168965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf1262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381659v1</w:t>
+                <w:t xml:space="preserve">hal-05513161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global regulation via modulation of ribosome pausing by the ABC-F protein EttA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Ousalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravuth Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oïffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Omairi-Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Ousalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravuth Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heddy Soufari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -655,90 +655,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABC‐F translation factors: from antibiotic resistance to immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monlezun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Ousalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shikha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -770,473 +770,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABC systems: structural and functional variations on a common theme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ABC-F proteins in mRNA translation and antibiotic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Ousalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shikha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Boël</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 170 (8), pp.301-303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.10.006⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 170 (8), pp.435-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011249v1</w:t>
+                <w:t xml:space="preserve">hal-02324918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABC-F proteins in mRNA translation and antibiotic resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omnipresent Maxwell's demons orchestrate information management in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Danot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Ousalem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shikha Singh</w:t>
+                <w:t xml:space="preserve">Victor De Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chesneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Boël</w:t>
+                <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 170 (8), pp.435-447. </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.210-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324918v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnipresent Maxwell's demons orchestrate information management in living cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ABC systems: structural and functional variations on a common theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Danot</w:t>
+                <w:t xml:space="preserve">Cedric Orelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor De Lorenzo</w:t>
+                <w:t xml:space="preserve">Jean-Michel Jault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Danchin</w:t>
+                <w:t xml:space="preserve">Elise Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (2), pp.210-242. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 170 (8), pp.301-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2019.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104467v1</w:t>
+                <w:t xml:space="preserve">hal-03011249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new strategies to overcome challenges in protein production in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lipońska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Ousalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aalberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Boël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (1), pp.44-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1274,51 +1274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon influence on protein expression in E. coli correlates with mRNA levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reka Letso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Neely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nicholson Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kam-Ho Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 529 (7586), pp.358-363. </w:t>
@@ -1402,849 +1402,1117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of the probiotic Lactobacillus casei strain BL23</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ABC-F protein EttA gates ribosome entry into the translation elongation cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mazé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Boël</w:t>
+                <w:t xml:space="preserve">Paul Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Zùniga</w:t>
+                <w:t xml:space="preserve">Wei Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Bourand</w:t>
+                <w:t xml:space="preserve">Michael Englander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Bo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 192 (10), pp.2647-2648. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.143-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00076-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204245v1</w:t>
+                <w:t xml:space="preserve">hal-05594136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phosphotransferase system of Lactobacillus casei: regulation of carbon metabolism and connection to cold shock response.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EttA regulates translation by binding the ribosomal E site and restricting ribosome-tRNA dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Monedero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégory Boël</w:t>
+                <w:t xml:space="preserve">Yaser Hashem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Zúñiga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Beaufils</w:t>
+                <w:t xml:space="preserve">Jingyi Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000096456⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164064v1</w:t>
+                <w:t xml:space="preserve">hal-05594125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 2-Phosphoglycerate-dependent Automodification of Bacterial Enolases Implicated in their Export?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Complete genome sequence of the probiotic Lactobacillus casei strain BL23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+                <w:t xml:space="preserve">Manuel Zùniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mijakovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Mazé</w:t>
+                <w:t xml:space="preserve">Alexa Bourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 337 (2), pp.485-496. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (10), pp.2647-2648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2003.12.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.00076-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02182290v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lactobacillus casei ptsHI47T mutation causes overexpression of a LevR-regulated but RpoN-independent operon encoding a mannose class phosphotransferase system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The phosphotransferase system of Lactobacillus casei: regulation of carbon metabolism and connection to cold shock response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Monedero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan I. Mijakovic</w:t>
+                <w:t xml:space="preserve">Manuel Zúñiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Le Breton</w:t>
+                <w:t xml:space="preserve">Sophie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 186 (14), pp.4543-4555. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (1-2), pp.20-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.186.14.4543-4555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000096456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680953v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPr kinase/phosphorylase, a Walker motif A-containing bifunctional sensor enzyme controlling catabolite repression in Gram-positive bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">The Lactobacillus casei ptsHI47T mutation causes overexpression of a LevR-regulated but RpoN-independent operon encoding a mannose class phosphotransferase system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
+                <w:t xml:space="preserve">Ivan I. Mijakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chaptal</w:t>
+                <w:t xml:space="preserve">Yoann Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1697 (1-2), pp.123-135. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 186 (14), pp.4543-4555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2003.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.186.14.4543-4555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345159v1</w:t>
+                <w:t xml:space="preserve">hal-02680953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HPr kinase/phosphorylase, a Walker motif A-containing bifunctional sensor enzyme controlling catabolite repression in Gram-positive bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mijakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1697 (1-2), pp.123-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2003.11.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is 2-Phosphoglycerate-dependent Automodification of Bacterial Enolases Implicated in their Export?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Boël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Mijakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 337 (2), pp.485-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2003.12.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transcription Regulators Potentially Controlled by HPr Kinase/Phosphorylase in Gram-Negative Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Boël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mijakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhamed-Kheir Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 (4), pp.206-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000071072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2254,209 +2522,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base composition at the start of the coding sequence controls the balance between translation initiation and mRNA degradation in E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lipońska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Monlezun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Wilkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravuth Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oïffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global regulation via modulation of ribosome pausing by EttA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Ousalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravuth Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Omairi-Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,191 +2736,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genetic, biochemical, and biophysical analyses of the four E. coli ABCF paralogs support distinct functions related to mRNA translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Ousalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shikha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevette Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kam-Ho Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingwei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the macrolide resistance ABC-F translation factor MsrD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2661,108 +2929,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Ousalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravuth Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heddy Soufari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2909,51 +3177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipo&#324;ska" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monlezun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilkins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O&#239;ffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P.H. Wong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Ho Wong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Park" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bo&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hunt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.168965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Ousalem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Omairi-Nasser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hamon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50627-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fostier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heddy Soufari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39553-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13984" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Orelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dassa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.09.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De Lorenzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13378" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aalberts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13338" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reka Letso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Neely" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nicholson Price" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16509" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maz&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Z&#249;niga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Bourand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00076-10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164064v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Monedero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaufils" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000096456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02182290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mijakovic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2003.12.082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GL1X5RM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Mijakovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Breton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.14.4543-4555" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nessler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaptal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2003.11.018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79NQZJR4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000071072" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oiffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevette Bailey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingwei Zhu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P.H. Wong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam-Ho Wong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bo&#235;l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hunt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.168965" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipo&#324;ska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monlezun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilkins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravuth Ngo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas O&#239;ffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf1262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788489v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Ousalem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Omairi-Nasser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hamon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50627-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fostier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Leroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heddy Soufari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39553-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13984" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ousalem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.09.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De Lorenzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13378" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Orelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dassa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2019.10.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aalberts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13338" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reka Letso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Neely" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nicholson Price" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16509" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ning" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Englander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2740" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Hashem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Fei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2741" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204245v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Maz&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Z&#249;niga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Bourand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00076-10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Monedero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaufils" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000096456" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poncet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Mijakovic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Breton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.186.14.4543-4555" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mijakovic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nessler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaptal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2003.11.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79NQZJR4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02182290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2003.12.082" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GL1X5RM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed-Kheir Taha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000071072" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249747v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oiffer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevette Bailey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingwei Zhu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>