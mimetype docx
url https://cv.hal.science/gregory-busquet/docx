--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -654,165 +654,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PSU et la deuxième gauche : entre révolution et réformisme</w:t>
+                <w:t xml:space="preserve">Spatial determinism and territorial public action in France : Challenges and Evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 517, pp.50-51</w:t>
+              <w:t xml:space="preserve">Journal of Urban and Regional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, III (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04351951v1</w:t>
+                <w:t xml:space="preserve">hal-04316565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial determinism and territorial public action in France : Challenges and Evolutions</w:t>
+                <w:t xml:space="preserve">Le PSU et la deuxième gauche : entre révolution et réformisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban and Regional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, III (1)</w:t>
+              <w:t xml:space="preserve">Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 517, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316565v1</w:t>
+                <w:t xml:space="preserve">halshs-04351951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pensamiento urbano todavía contemporáneo Las vicisitudes de la herencia lefebvriana</w:t>
               </w:r>
@@ -2503,204 +2503,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04352740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session Mémoires dominantes/mémoires dominées</w:t>
+                <w:t xml:space="preserve">Mémoires minoritaires entre domination et patrimonialisation. Jeux d’échelles et jeux d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Diaconu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFS</w:t>
+              <w:t xml:space="preserve">5e congrès de l’AFS, "Les dominations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, RT9, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04352774v1</w:t>
+                <w:t xml:space="preserve">halshs-04352027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires minoritaires entre domination et patrimonialisation. Jeux d’échelles et jeux d’acteurs</w:t>
+                <w:t xml:space="preserve">Session Mémoires dominantes/mémoires dominées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Busquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana Diaconu</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rozenholc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lévy-Vroelant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e congrès de l’AFS, "Les dominations"</w:t>
+              <w:t xml:space="preserve">Congrès AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, RT9, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04352027v1</w:t>
+                <w:t xml:space="preserve">halshs-04352774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marxisme, sociologie urbaine et architecture des années 1950 aux années 1970</w:t>
               </w:r>
@@ -4261,51 +4261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B39B63B6"/>
+    <w:nsid w:val="E2084DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4492,51 +4492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-busquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9015-5246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648327v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/120qx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075773ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saint-Macary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Herouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;aud Laura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunetti Dominique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafani Caroline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Taffani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-busquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9015-5246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Demoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvadet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.193.0009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648327v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/120qx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282656v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075773ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hatzfeld" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;vy-Vroelant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozenholc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saint-Macary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Herouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351971v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351994v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352056v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;aud Laura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunetti Dominique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tafani Caroline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;aud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Taffani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Prunetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312631v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316666v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>