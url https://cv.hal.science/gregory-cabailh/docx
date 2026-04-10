--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1306,364 +1306,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-rich Fe0.85 Al0.15 (100), (110) and (111) surface structures</w:t>
+                <w:t xml:space="preserve">Near to Long-Wave Infrared Mercury Chalcogenide Nanocrystals from Liquid Mercury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongbei Dai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Borghetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal David</w:t>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451294v1</w:t>
+                <w:t xml:space="preserve">hal-02514168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near to Long-Wave Infrared Mercury Chalcogenide Nanocrystals from Liquid Mercury</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Al-rich Fe0.85 Al0.15 (100), (110) and (111) surface structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+                <w:t xml:space="preserve">Zongbei Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junling Qu</w:t>
+                <w:t xml:space="preserve">Patrizia Borghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 509, pp.145312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514168v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oxide at the Al-rich Fe 0.85 Al 0.15 ( 110 ) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongbei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Borghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,697 +1708,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium segregation profiles in the (110), (100) and (111) surface regions of the Fe 0.85 Al 0.15 random body-centered cubic alloy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorption of a chiral modifier on an oxide surface: Chemical nature of tartaric acid on rutile TiO2 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Koltsov</w:t>
+                <w:t xml:space="preserve">E. Meriggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Methivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 492, pp.886-895. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.235⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 493, pp.1134-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.07.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340100v1</w:t>
+                <w:t xml:space="preserve">hal-02340234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of a chiral modifier on an oxide surface: Chemical nature of tartaric acid on rutile TiO2 (110)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. David</w:t>
+                <w:t xml:space="preserve">Aluminium segregation profiles in the (110), (100) and (111) surface regions of the Fe 0.85 Al 0.15 random body-centered cubic alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbei Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Borghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Methivier</w:t>
+                <w:t xml:space="preserve">Alexey Koltsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 493, pp.1134-1141. </w:t>
+              <w:t xml:space="preserve">, 2019, 492, pp.886-895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.07.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340234v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in ITO Nanocrystals with Short- to Long-Wave Infrared Absorption for Heavy Metal-Free Infrared Photodetection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junling Qu</w:t>
+                <w:t xml:space="preserve">Understanding nanoscale effects in oxide/metal heteroepitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Livache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+                <w:t xml:space="preserve">Claudine Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00067⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.046001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043472v1</w:t>
+                <w:t xml:space="preserve">hal-02127685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical nature and thermal decomposition behavior of tartaric acid multilayers on rutile TiO 2 (110)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport in ITO Nanocrystals with Short- to Long-Wave Infrared Absorption for Heavy Metal-Free Infrared Photodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Meriggio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chenot</w:t>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5100957⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340226v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding nanoscale effects in oxide/metal heteroepitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
+                <w:t xml:space="preserve">Chemical nature and thermal decomposition behavior of tartaric acid multilayers on rutile TiO 2 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Meriggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Noguera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (5), pp.051803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.046001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.5100957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127685v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of a Superhydrophilic Surface: Wet Chemically Prepared Rutile-TiO 2 (110)(1 × 1)</w:t>
               </w:r>
@@ -2780,295 +2780,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized carbon-rich stripe formation from competitive carbon and aluminium segregation at Fe 0.85 Al 0.15 (1 1 0) surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Younes Mouchaal</w:t>
+                <w:t xml:space="preserve">Polyoxometalate as Control Agent for the Doping in HgSe Self-Doped Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Meriggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Chenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal David</w:t>
+                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 444, pp.457-466. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789678v1</w:t>
+                <w:t xml:space="preserve">hal-01908222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxometalate as Control Agent for the Doping in HgSe Self-Doped Nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Meriggio</w:t>
+                <w:t xml:space="preserve">Self-organized carbon-rich stripe formation from competitive carbon and aluminium segregation at Fe 0.85 Al 0.15 (1 1 0) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbei Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Borghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mouchaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">Stephane Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 444, pp.457-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908222v1</w:t>
+                <w:t xml:space="preserve">hal-01789678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band alignment at Ag/ZnO(0001) interfaces: A combined soft and hard x-ray photoemission study</w:t>
               </w:r>
@@ -3316,429 +3316,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation-dependent chemistry and band-bending of Ti on polar ZnO surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zongbei Dai</w:t>
+                <w:t xml:space="preserve">Geometric structure of anatase Ti O 2 ( 101 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon P. W. Treacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadeel Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Torrelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Grinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP08595D⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (7), pp.075416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510493v1</w:t>
+                <w:t xml:space="preserve">hal-01469021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a model TiO2 photocatalytic interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. L. Pang</w:t>
+                <w:t xml:space="preserve">Orientation-dependent chemistry and band-bending of Ti on polar ZnO surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Borghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mouchaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbei Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4793⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (16), pp.10350-10357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP08595D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398425v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric structure of anatase Ti O 2 ( 101 )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of a model TiO2 photocatalytic interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon P. W. Treacy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Torrelles</w:t>
+                <w:t xml:space="preserve">T. Woolcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Torrelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C. Grinter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+                <w:t xml:space="preserve">C. L. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (7), pp.075416. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.461-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat4793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469021v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface and Epitaxial Stresses on Supported Metal Clusters</w:t>
               </w:r>
@@ -3858,64 +3858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoemission Fingerprints for Structural Identification of Titanium Dioxide Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Borghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Meriggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dumbuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,51 +4732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometry-Dependent Chemical Activity of Supported MgO(100) Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5281,51 +5281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. S. Beglitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teobaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5523,51 +5523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding of Methyl Phosphonate to TiO2(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5951,51 +5951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grau-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8211,51 +8211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boussaada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mouchaal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houaria Riane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06995-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nadeem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hussain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Torrelles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Imran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3010/1/012153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouchaal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2025.2607639" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immad Nadeem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Penschke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Torrelles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cavallotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03521b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Messaykeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03224K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03274561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbei Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Borghetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145312" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01255" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van den Bossche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.235" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meriggio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Methivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.07.143" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Meriggio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5100957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.046001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treacy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Torrelles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bikondoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00245" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08907" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432569v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Hussain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grinter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04383" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chenot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.084" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07190" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chernysheva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waked Srour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.235430" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Treacy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sencer Selcuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01182" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08595D" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tocci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woolcot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Pang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4793" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon P. W. Treacy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Grinter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075416" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442816v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00143" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01301" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasmani Rajput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lindsay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00186" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hynninen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Foster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01270" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Vearey-Roberts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Roberts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Williams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Cooil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823518" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matharu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thornton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.05.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumbuya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jupille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ringel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.09.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442838v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200069u" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindsay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Grinter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laoufi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Busayaporn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153404" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Papageorgiou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Beglitis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teobaldi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911349107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. A Evans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. R Vearey-Roberts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. R Roberts" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. C Brieva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bushell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3464769" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watkins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Ngo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1018923" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Humphrey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi L. Pang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Muryn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Cavill" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802703e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.185501" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473557v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Wilson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grau-Crespo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8004103" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J4PZB9DR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peltekis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcguinness" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Cafolla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.080" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNZSL2WF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473555v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.241403" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Hofer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.01.068" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71JZXZ3P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473552v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Chrysa Papageorgiou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Lundgren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067802m" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PJMZL96X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Holland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Mcgovern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006132004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F388A36F5D1C505C1221C9819E3868540793E5A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473549v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Pang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bikondoa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Humphrey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Papageorgiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/21/019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35DC08EAB0740F646FE5B264311F848BB629B99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473532v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Mcgovern" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Evans" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.604666" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473539v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Wells" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T Mcgovern" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vearey-Roberts" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bushell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.069" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K71BKJ6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473535v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Wells" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evans" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evans" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2004.07.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHQ4LJ8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Vearey-Roberts" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steiner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evans" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cerrillo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mendez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.068" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q343SCZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Evans" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vearey-Roberts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dhanak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00467-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-170MB6TR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Steiner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473548v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Wells" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I T Mcgovern" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V R Dhanak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/38/012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473546v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Evans" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Middleton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jones" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/38/011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boussaada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mouchaal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houaria Riane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06995-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nadeem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hussain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Torrelles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Imran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3010/1/012153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouchaal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2025.2607639" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immad Nadeem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Penschke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Torrelles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cavallotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03521b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Messaykeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03224K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03274561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbei Dai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Borghetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van den Bossche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meriggio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Methivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.07.143" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.046001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Meriggio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5100957" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treacy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Torrelles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bikondoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00245" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08907" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432569v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Hussain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grinter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04383" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chernysheva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waked Srour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.235430" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Treacy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sencer Selcuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01182" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon P. W. Treacy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Grinter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075416" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08595D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398425v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tocci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woolcot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Pang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4793" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442816v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00143" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01301" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasmani Rajput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lindsay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00186" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hynninen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Foster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01270" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Vearey-Roberts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Roberts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Williams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Cooil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823518" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matharu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thornton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.05.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumbuya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jupille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ringel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.09.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442838v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200069u" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindsay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Grinter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laoufi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Busayaporn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153404" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Papageorgiou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Beglitis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teobaldi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911349107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. A Evans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. R Vearey-Roberts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. R Roberts" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. C Brieva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bushell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3464769" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watkins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Ngo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1018923" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Humphrey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi L. Pang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Muryn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Cavill" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802703e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.185501" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473557v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Wilson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grau-Crespo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8004103" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J4PZB9DR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peltekis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcguinness" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Cafolla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.080" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNZSL2WF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473555v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.241403" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Hofer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.01.068" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71JZXZ3P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473552v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Chrysa Papageorgiou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Lundgren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067802m" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PJMZL96X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Holland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Mcgovern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006132004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F388A36F5D1C505C1221C9819E3868540793E5A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473549v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Pang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bikondoa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Humphrey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Papageorgiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/21/019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35DC08EAB0740F646FE5B264311F848BB629B99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473532v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Mcgovern" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Evans" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.604666" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473539v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Wells" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T Mcgovern" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vearey-Roberts" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bushell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.069" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K71BKJ6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473535v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Wells" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evans" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evans" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2004.07.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHQ4LJ8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Vearey-Roberts" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steiner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evans" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cerrillo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mendez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.068" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q343SCZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Evans" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vearey-Roberts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dhanak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00467-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-170MB6TR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Steiner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473548v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Wells" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I T Mcgovern" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V R Dhanak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/38/012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473546v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Evans" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Middleton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jones" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/38/011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>