--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1038,51 +1038,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core level shifts as indicators of Cr chemistry on hydroxylated α-Al2O3(0001): a combined photoemission and first-principles study†</w:t>
+                <w:t xml:space="preserve">An In Situ and Real Time Plasmonic Approach of Seed/Adhesion Layers: Chromium Buer Eect at the Zinc/Alumina Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Messaykeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chenot</w:t>
@@ -1117,106 +1117,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (6), pp.3528-3539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP03224K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359564v1</w:t>
+                <w:t xml:space="preserve">hal-03274561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In Situ and Real Time Plasmonic Approach of Seed/Adhesion Layers: Chromium Buer Eect at the Zinc/Alumina Interface</w:t>
+                <w:t xml:space="preserve">Core level shifts as indicators of Cr chemistry on hydroxylated α-Al2O3(0001): a combined photoemission and first-principles study†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Messaykeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chenot</w:t>
@@ -1251,419 +1251,419 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (6), pp.3528-3539. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP03224K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274561v1</w:t>
+                <w:t xml:space="preserve">hal-03359564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near to Long-Wave Infrared Mercury Chalcogenide Nanocrystals from Liquid Mercury</w:t>
+                <w:t xml:space="preserve">Al-rich Fe0.85 Al0.15 (100), (110) and (111) surface structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+                <w:t xml:space="preserve">Zongbei Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Thomas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Junling Qu</w:t>
+                <w:t xml:space="preserve">Patrizia Borghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01255⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 509, pp.145312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514168v1</w:t>
+                <w:t xml:space="preserve">hal-02451294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-rich Fe0.85 Al0.15 (100), (110) and (111) surface structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near to Long-Wave Infrared Mercury Chalcogenide Nanocrystals from Liquid Mercury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongbei Dai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Borghetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal David</w:t>
+                <w:t xml:space="preserve">Junling Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 509, pp.145312. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c01255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451294v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oxide at the Al-rich Fe 0.85 Al 0.15 ( 110 ) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongbei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Borghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,2227 +1708,2227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of a chiral modifier on an oxide surface: Chemical nature of tartaric acid on rutile TiO2 (110)</w:t>
+                <w:t xml:space="preserve">Water-Induced Reversal of the TiO 2 (011)-(2 × 1) Surface Reconstruction: Observed with in Situ Surface X-ray Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Meriggio</w:t>
+                <w:t xml:space="preserve">Hadeel Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lazzari</w:t>
+                <w:t xml:space="preserve">Mahmoud Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Torrelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chenot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Methivier</w:t>
+                <w:t xml:space="preserve">David Grinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.07.143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (22), pp.13545-13550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340234v1</w:t>
+                <w:t xml:space="preserve">hal-02432569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminium segregation profiles in the (110), (100) and (111) surface regions of the Fe 0.85 Al 0.15 random body-centered cubic alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexey Koltsov</w:t>
+                <w:t xml:space="preserve">Chromium Adsorption Reveals a Persistent Hydroxylation of Vacuum-Annealed α-Al 2 O 3 (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Messaykeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (48), pp.29245-29254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340100v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding nanoscale effects in oxide/metal heteroepitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
+                <w:t xml:space="preserve">Adsorption of a chiral modifier on an oxide surface: Chemical nature of tartaric acid on rutile TiO2 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Meriggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Noguera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+                <w:t xml:space="preserve">P. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Methivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.046001⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 493, pp.1134-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.07.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127685v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport in ITO Nanocrystals with Short- to Long-Wave Infrared Absorption for Heavy Metal-Free Infrared Photodetection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Livache</w:t>
+                <w:t xml:space="preserve">Aluminium segregation profiles in the (110), (100) and (111) surface regions of the Fe 0.85 Al 0.15 random body-centered cubic alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbei Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Borghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chu</w:t>
+                <w:t xml:space="preserve">Alexey Koltsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 492, pp.886-895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043472v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical nature and thermal decomposition behavior of tartaric acid multilayers on rutile TiO 2 (110)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport in ITO Nanocrystals with Short- to Long-Wave Infrared Absorption for Heavy Metal-Free Infrared Photodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junling Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Meriggio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+                <w:t xml:space="preserve">Clément Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Méthivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chenot</w:t>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (5), pp.051803. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.5100957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340226v1</w:t>
+                <w:t xml:space="preserve">hal-02043472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a Superhydrophilic Surface: Wet Chemically Prepared Rutile-TiO 2 (110)(1 × 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding nanoscale effects in oxide/metal heteroepitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Treacy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Bikondoa</w:t>
+                <w:t xml:space="preserve">Claudine Noguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jupille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00245⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.046001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127723v1</w:t>
+                <w:t xml:space="preserve">hal-02127685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium Adsorption Reveals a Persistent Hydroxylation of Vacuum-Annealed α-Al 2 O 3 (0001)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jupille</w:t>
+                <w:t xml:space="preserve">Chemical nature and thermal decomposition behavior of tartaric acid multilayers on rutile TiO 2 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Meriggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b08907⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (5), pp.051803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5100957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452290v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Induced Reversal of the TiO 2 (011)-(2 × 1) Surface Reconstruction: Observed with in Situ Surface X-ray Diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of a Superhydrophilic Surface: Wet Chemically Prepared Rutile-TiO 2 (110)(1 × 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Treacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadeel Hussain</w:t>
+                <w:t xml:space="preserve">H. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Torrelles</w:t>
+                <w:t xml:space="preserve">X. Torrelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grinter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+                <w:t xml:space="preserve">O. Bikondoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (22), pp.13545-13550. </w:t>
+              <w:t xml:space="preserve">, 2019, 123 (13), pp.8463-8468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432569v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyoxometalate as Control Agent for the Doping in HgSe Self-Doped Nanocrystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Band alignment at Ag/ZnO(0001) interfaces: A combined soft and hard x-ray photoemission study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cruguel</w:t>
+                <w:t xml:space="preserve">Ekaterina Chernysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waked Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulent Baris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07190⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (23), pp.235430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.235430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908222v1</w:t>
+                <w:t xml:space="preserve">hal-01839974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized carbon-rich stripe formation from competitive carbon and aluminium segregation at Fe 0.85 Al 0.15 (1 1 0) surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal David</w:t>
+                <w:t xml:space="preserve">Water Dissociates at the Aqueous Interface with Reduced Anatase TiO2 (101)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immad Nadeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Treacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sencer Selcuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Torrelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadeel Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (11), pp.3131-3136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789678v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band alignment at Ag/ZnO(0001) interfaces: A combined soft and hard x-ray photoemission study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chenot</w:t>
+                <w:t xml:space="preserve">Self-organized carbon-rich stripe formation from competitive carbon and aluminium segregation at Fe 0.85 Al 0.15 (1 1 0) surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbei Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Borghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mouchaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.235430⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 444, pp.457-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.03.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839974v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Dissociates at the Aqueous Interface with Reduced Anatase TiO2 (101)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jon Treacy</w:t>
+                <w:t xml:space="preserve">Polyoxometalate as Control Agent for the Doping in HgSe Self-Doped Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Livache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Meriggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sencer Selcuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hadeel Hussain</w:t>
+                <w:t xml:space="preserve">Xiang Zhen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (11), pp.3131-3136. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812721v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric structure of anatase Ti O 2 ( 101 )</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David C. Grinter</w:t>
+                <w:t xml:space="preserve">Orientation-dependent chemistry and band-bending of Ti on polar ZnO surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Borghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Mouchaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongbei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075416⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (16), pp.10350-10357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP08595D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469021v1</w:t>
+                <w:t xml:space="preserve">hal-01510493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation-dependent chemistry and band-bending of Ti on polar ZnO surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chenot</w:t>
+                <w:t xml:space="preserve">Structure of a model TiO2 photocatalytic interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Woolcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Torrelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP08595D⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.461-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510493v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a model TiO2 photocatalytic interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric structure of anatase Ti O 2 ( 101 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Woolcot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Torrelles</w:t>
+                <w:t xml:space="preserve">Jon P. W. Treacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadeel Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Torrelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. L. Pang</w:t>
+                <w:t xml:space="preserve">David C. Grinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16, pp.461-466. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (7), pp.075416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398425v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Epitaxial Stresses on Supported Metal Clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
+                <w:t xml:space="preserve">Quantitative Structure of an Acetate Dye Molecule Analogue at the TiO2−Acetic Acid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadeel Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Torrelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+                <w:t xml:space="preserve">Parasmani Rajput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lindsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b00143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (14), pp.7586-7590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442816v1</w:t>
+                <w:t xml:space="preserve">hal-01317148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoemission Fingerprints for Structural Identification of Titanium Dioxide Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Borghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Meriggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3937,565 +3937,565 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (16), pp.3223-3228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Structure of an Acetate Dye Molecule Analogue at the TiO2−Acetic Acid Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Torrelles</w:t>
+                <w:t xml:space="preserve">Surface and Epitaxial Stresses on Supported Metal Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Goniakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Parasmani Rajput</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cavallotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Lindsay</w:t>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (14), pp.7586-7590. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.2574 - 2579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317148v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect mediated manipulation of nanoclusters on an insulator</w:t>
+                <w:t xml:space="preserve">Synthesis of TiO2(110) ultra-thin films on W(100) and their reactions with H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hynninen</w:t>
+                <w:t xml:space="preserve">J. Matharu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Foster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Barth</w:t>
+                <w:t xml:space="preserve">G. Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep01270⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 616, pp.198-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2013.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810506v1</w:t>
+                <w:t xml:space="preserve">hal-01229163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and optical gaps and energy band alignment at organic-inorganic interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defect mediated manipulation of nanoclusters on an insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hynninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Evans</w:t>
+                <w:t xml:space="preserve">A.S. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Vearey-Roberts</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4823518⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323525v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TiO2(110) ultra-thin films on W(100) and their reactions with H2O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport and optical gaps and energy band alignment at organic-inorganic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Vearey-Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Matharu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+                <w:t xml:space="preserve">G. T. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Thornton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. P. Cooil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 616, pp.198-205. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114 (12), pp.123701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2013.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4823518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229163v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin NaCl films on silver (001): island growth and work function</w:t>
               </w:r>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dumbuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jupille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,51 +4732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometry-Dependent Chemical Activity of Supported MgO(100) Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cruguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4853,51 +4853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of thin-film ceria on Pt(111) by supported Pd nanoparticles probed with resonant photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matharu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,51 +5134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric structure of TiO2(110)(1X1): Confirming experimental conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Busayaporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Torrelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5281,51 +5281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. S. Beglitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teobaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5523,51 +5523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding of Methyl Phosphonate to TiO2(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5791,90 +5791,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Structure of TiO 2 ( 011 ) ( 2 × 1 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Torrelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lindsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bikondoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5951,51 +5951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grau-Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6230,77 +6230,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric structure of Ti O 2 ( 110 ) ( 1 × 1 ) : Achieving experimental consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Torrelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lindsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bikondoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Joumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6377,51 +6377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Teobaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.A. Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bikondoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6961,51 +6961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.T. Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Vearey-Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bushell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,508 +7059,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron radiation studies of the growth and beam damage of tin-phthalocyanine on GaAs(001)-1 × 6 substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and morphology of SnPc films on the S-GaAs(001) surface: a combined XPS, AFM and NEXAFS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W Wells</w:t>
+                <w:t xml:space="preserve">A.R Vearey-Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.T Mcgovern</w:t>
+                <w:t xml:space="preserve">S Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vearey-Roberts</w:t>
+                <w:t xml:space="preserve">S Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bushell</w:t>
+                <w:t xml:space="preserve">I Cerrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 234 (1-4), pp.144 - 148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.069⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 234 (1-4), pp.131 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473539v1</w:t>
+                <w:t xml:space="preserve">hal-01473537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An XPS study of the interaction between tin(II) phthalocyanine and polycrystalline iron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron radiation studies of the growth and beam damage of tin-phthalocyanine on GaAs(001)-1 × 6 substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Evans</w:t>
+                <w:t xml:space="preserve">J.W Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bushell</w:t>
+                <w:t xml:space="preserve">I.T Mcgovern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vearey-Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bushell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2004.07.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 234 (1-4), pp.144 - 148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473535v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and morphology of SnPc films on the S-GaAs(001) surface: a combined XPS, AFM and NEXAFS study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An XPS study of the interaction between tin(II) phthalocyanine and polycrystalline iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Evans</w:t>
+                <w:t xml:space="preserve">J.W. Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Cerrillo</w:t>
+                <w:t xml:space="preserve">A. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mendez</w:t>
+                <w:t xml:space="preserve">S. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bushell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 234 (1-4), pp.131 - 137. </w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 141 (1), pp.67 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2004.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473537v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perylenes and phthalocyanines on GaAs(0 0 1) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Vearey-Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7688,51 +7688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Vearey-Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bushell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7826,51 +7826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I T Mcgovern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V R Dhanak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vearey-Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (38), pp.S2741 - S2748. </w:t>
@@ -7921,64 +7921,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper phthalocyanine on InSb(111)A—interface bonding, growth mode and energy band alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D A Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Middleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8211,51 +8211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boussaada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mouchaal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houaria Riane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06995-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nadeem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hussain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Torrelles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Imran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3010/1/012153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouchaal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2025.2607639" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immad Nadeem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Penschke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Torrelles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cavallotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03521b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Messaykeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03224K" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03274561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbei Dai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Borghetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145312" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van den Bossche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340234v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meriggio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Methivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.07.143" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.235" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.046001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Meriggio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5100957" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treacy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Torrelles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bikondoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00245" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08907" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432569v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Hussain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ahmed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grinter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04383" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07190" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.084" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chernysheva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waked Srour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Philippe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.235430" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812721v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Treacy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sencer Selcuk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01182" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon P. W. Treacy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Grinter" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075416" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08595D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398425v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tocci" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woolcot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Pang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4793" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442816v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00143" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01301" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasmani Rajput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lindsay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00186" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hynninen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Foster" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01270" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Vearey-Roberts" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Roberts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Williams" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Cooil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823518" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matharu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thornton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.05.020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumbuya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jupille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ringel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.09.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442838v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200069u" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindsay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Grinter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laoufi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Busayaporn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153404" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Papageorgiou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Beglitis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teobaldi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911349107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. A Evans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. R Vearey-Roberts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. R Roberts" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. C Brieva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bushell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3464769" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watkins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Ngo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1018923" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Humphrey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi L. Pang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Muryn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Cavill" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802703e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.185501" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473557v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Wilson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grau-Crespo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8004103" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J4PZB9DR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peltekis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcguinness" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Cafolla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.080" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNZSL2WF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473555v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.241403" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Hofer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.01.068" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71JZXZ3P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473552v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Chrysa Papageorgiou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Lundgren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067802m" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PJMZL96X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Holland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Mcgovern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006132004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F388A36F5D1C505C1221C9819E3868540793E5A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473549v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Pang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bikondoa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Humphrey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Papageorgiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/21/019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35DC08EAB0740F646FE5B264311F848BB629B99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473532v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Mcgovern" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Evans" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.604666" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473539v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Wells" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T Mcgovern" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vearey-Roberts" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bushell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.069" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K71BKJ6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473535v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Wells" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evans" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evans" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2004.07.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHQ4LJ8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Vearey-Roberts" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steiner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evans" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cerrillo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mendez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.068" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q343SCZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Evans" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vearey-Roberts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dhanak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00467-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-170MB6TR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Steiner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473548v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Wells" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I T Mcgovern" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V R Dhanak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/38/012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473546v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Evans" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Middleton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jones" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/38/011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boussaada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mouchaal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houaria Riane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cruguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06995-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099661v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wilson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I M Nadeem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hussain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Torrelles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Imran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3010/1/012153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boussaada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouchaal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cruguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2025.2607639" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immad Nadeem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Penschke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Torrelles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c09911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Goniakowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cavallotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jupille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr03521b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03274561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Messaykeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00299" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03359564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP03224K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbei Dai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Borghetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145312" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junling Qu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01255" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928089v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime van den Bossche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeel Hussain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grinter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04383" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b08907" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meriggio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Methivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.07.143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.235" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00067" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Noguera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.046001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Meriggio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5100957" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Treacy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hussain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Torrelles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bikondoa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chernysheva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waked Srour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Philippe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.235430" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01812721v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Treacy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sencer Selcuk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01182" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01789678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.03.084" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908222v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhen Xu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07190" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP08595D" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398425v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tocci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Woolcot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Pang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4793" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon P. W. Treacy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Grinter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075416" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasmani Rajput" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lindsay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00186" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00143" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229163v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matharu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thornton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2013.05.020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hynninen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Foster" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01270" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Evans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Vearey-Roberts" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Roberts" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Williams" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Cooil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823518" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumbuya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jupille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ringel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.09.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442838v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp200069u" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lindsay" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Grinter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laoufi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Robach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1110554" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Busayaporn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tomic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153404" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Papageorgiou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Beglitis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teobaldi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0911349107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. A Evans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. R Vearey-Roberts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. R Roberts" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. C Brieva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bushell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3464769" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Watkins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Ngo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1018923" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Humphrey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi L. Pang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris A. Muryn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Cavill" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802703e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.185501" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473557v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Wilson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grau-Crespo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8004103" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J4PZB9DR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Holland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peltekis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mcguinness" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Cafolla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.07.080" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNZSL2WF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473555v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Joumard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.241403" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473550v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. Hofer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.01.068" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71JZXZ3P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473552v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoula Chrysa Papageorgiou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Resta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Lundgren" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp067802m" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PJMZL96X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473530v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Holland" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stephens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. T. Mcgovern" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006132004" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F388A36F5D1C505C1221C9819E3868540793E5A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473549v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C L Pang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bikondoa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Humphrey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Papageorgiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/17/21/019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35DC08EAB0740F646FE5B264311F848BB629B99/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473532v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Mcgovern" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Evans" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.604666" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473537v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Vearey-Roberts" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Steiner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Evans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cerrillo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mendez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.068" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q343SCZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473539v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Wells" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T Mcgovern" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vearey-Roberts" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bushell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.069" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K71BKJ6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473535v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Wells" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evans" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2004.07.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHQ4LJ8B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Evans" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vearey-Roberts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dhanak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00467-7" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-170MB6TR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Steiner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473548v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Wells" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I T Mcgovern" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V R Dhanak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/38/012" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01473546v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Evans" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Middleton" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jones" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/38/011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>