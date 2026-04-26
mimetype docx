--- v0 (2026-03-19)
+++ v1 (2026-04-26)
@@ -904,278 +904,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04086944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trichinella spiralis new born larvae-specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation de la réponse immunitaire innée par le virus de la peste porcine africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anqi Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-022-07479-7⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (5), pp.387-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2022.0974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03659181v1</w:t>
+                <w:t xml:space="preserve">anses-03878835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la réponse immunitaire innée par le virus de la peste porcine africaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dupré</w:t>
+                <w:t xml:space="preserve">A Trichinella spiralis new born larvae-specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (5), pp.387-400. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (5), pp.1369-1378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2022.0974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-022-07479-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03878835v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03659181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Virus-Host Protein Interactions of the Bluetongue Virus NS4 Virulence Factor</w:t>
               </w:r>
@@ -1289,563 +1289,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03659032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of an ELISA for the Detection of Bluetongue Virus Serotype 4-Specific Antibodies</w:t>
+                <w:t xml:space="preserve">Interactions of viral proteins from pathogenic and low or non-Pathogenic orthohantaviruses with human Type I interferon signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bréard</w:t>
+                <w:t xml:space="preserve">Giulia Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Turpaud</w:t>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Beaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Fablet</w:t>
+                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.1741. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13091741⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13010140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03897957v1</w:t>
+                <w:t xml:space="preserve">hal-03131075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of binary protein–protein interactions between tick-borne flaviviruses and Ixodes ricinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Frame-shifted APOBEC3A encodes two alternative pro-apoptotic proteins that target the mitochondrial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-04651-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297 (3), pp.101081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318279v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03333737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame-shifted APOBEC3A encodes two alternative pro-apoptotic proteins that target the mitochondrial network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Khalfi</w:t>
+                <w:t xml:space="preserve">Exploration of binary protein–protein interactions between tick-borne flaviviruses and Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101081⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-04651-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03333737v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of viral proteins from pathogenic and low or non-Pathogenic orthohantaviruses with human Type I interferon signaling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Validation of an ELISA for the Detection of Bluetongue Virus Serotype 4-Specific Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+                <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
+                <w:t xml:space="preserve">Mathilde Turpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Terrier</w:t>
+                <w:t xml:space="preserve">Georges Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.140. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13010140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13091741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131075v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03897957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick Importin-α Is Implicated in the Interactome and Regulome of the Cofactor Subolesin</w:t>
               </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Amaral Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2361,408 +2361,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Function of Bluetongue Virus NS3 Protein in Regulation of the MAPK/ERK Signaling Pathway</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rel -Dependent Immune and Central Nervous System Mechanisms Control Viral Replication and Inflammation during Mouse Herpes Simplex Encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Léger</w:t>
+                <w:t xml:space="preserve">Mathieu Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nila Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00336-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (5), pp.1479-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887949v1</w:t>
+                <w:t xml:space="preserve">hal-04493368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rel -Dependent Immune and Central Nervous System Mechanisms Control Viral Replication and Inflammation during Mouse Herpes Simplex Encephalitis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Dumaine</w:t>
+                <w:t xml:space="preserve">Novel Function of Bluetongue Virus NS3 Protein in Regulation of the MAPK/ERK Signaling Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Kundlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Amaral da Silva Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nila Wu</w:t>
+                <w:t xml:space="preserve">Thibaut Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 202 (5), pp.1479-1493. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00336-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04493368v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rel-Dependent Immune and Central Nervous System Mechanisms Control Viral Replication and Inflammation during Mouse Herpes Simplex Encephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nila Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 202 (5), pp.1479-1493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1800063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02136095v1</w:t>
@@ -2907,51 +2907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluetongue virus serotype 27: Experimental infection of goats, sheep and cattle with three BTV-27 variants reveal atypical characteristics and likely direct contact transmission BTV-27 between goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,295 +3035,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-Emergence of Bluetongue Virus Serotype 8 in France, 2015</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonstructural protein NSs of Schmallenberg virus Is targeted to the nucleolus and induces nucleolar disorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Breard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Vitour</w:t>
+                <w:t xml:space="preserve">Julie Gouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">Estelle Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.12453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01263-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627534v1</w:t>
+                <w:t xml:space="preserve">hal-01607542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstructural protein NSs of Schmallenberg virus Is targeted to the nucleolus and induces nucleolar disorganization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Fablet</w:t>
+                <w:t xml:space="preserve">Re-Emergence of Bluetongue Virus Serotype 8 in France, 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Emmanuel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Viarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Cochet</w:t>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (1), </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (3), pp.998-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01263-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.12453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607542v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced MCMV Δm157 viral clearance in the absence of TSAd</w:t>
               </w:r>
@@ -4027,51 +4027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leney-Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003637. </w:t>
@@ -4237,441 +4237,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of human RIG-I polymorphisms identifies two variants with an opposite impact on the antiviral immune response.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of IFN-alpha/beta signaling by two discrete peptides within measles virus V protein that specifically bind STAT1 and STAT2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pothlichet</w:t>
+                <w:t xml:space="preserve">Mehdi Bouraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Burtey</w:t>
+                <w:t xml:space="preserve">Yves Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriy V. Kubarenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">The Infection-Mapping Project I-Map</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Solhonne</w:t>
+                <w:t xml:space="preserve">Frédéric Tangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7582. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 383 (1), pp.112-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2008.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00455204v1</w:t>
+                <w:t xml:space="preserve">pasteur-00360178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides that mimic the amino-terminal end of the rabies virus phosphoprotein have antiviral activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chtéoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Préhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Méhouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (20), pp.10808-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00977-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00455366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of IFN-alpha/beta signaling by two discrete peptides within measles virus V protein that specifically bind STAT1 and STAT2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of human RIG-I polymorphisms identifies two variants with an opposite impact on the antiviral immune response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pothlichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Burtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy V. Kubarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tangy</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Solhonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2008.10.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00360178v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00455204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of type I interferon and epidermal growth factor pathways by a human Respirovirus virulence factor.</w:t>
               </w:r>
@@ -4683,77 +4683,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia V. Komarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bouraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (9), pp.e1000587. </w:t>
@@ -4830,51 +4830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Labernardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4963,652 +4963,652 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence de la maladie hémorragique épizootique en Europe</w:t>
+                <w:t xml:space="preserve">Première émergence du virus de la maladie hémorragique épizootique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Turpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'AEEMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04571272v1</w:t>
+                <w:t xml:space="preserve">anses-04571251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première émergence du virus de la maladie hémorragique épizootique en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction hôte spécifique de la polymérase 3Dpol du virus de la fièvre aphteuse avec la réponse interféron de type I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04571251v1</w:t>
+                <w:t xml:space="preserve">anses-04426361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction hôte spécifique de la polymérase 3Dpol du virus de la fièvre aphteuse avec la réponse interféron de type I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Sarry</w:t>
+                <w:t xml:space="preserve">Émergence de la maladie hémorragique épizootique en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Zientara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Turpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'AEEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04426361v1</w:t>
+                <w:t xml:space="preserve">anses-04571272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Sarry</w:t>
+                <w:t xml:space="preserve">Use of the yeast two-hybrid approach for the identification of multiple cellular interactors of AHSV: on the road to understanding virulence mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dupre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epizone, 15th annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPIZONE European Research Group, Apr 2023, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENVA, Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04426436v1</w:t>
+                <w:t xml:space="preserve">hal-04501485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the yeast two-hybrid approach for the identification of multiple cellular interactors of AHSV: on the road to understanding virulence mechanisms.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Lemesle</w:t>
+                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dujardin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Fablet</w:t>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENVA, Sep 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Epizone, 15th annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPIZONE European Research Group, Apr 2023, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501485v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèse sur la réémergence du virus BTV-8 en 2015 en France</w:t>
               </w:r>
@@ -5771,51 +5771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESVV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Veterinary Virology, Sep 2022, Gand (Belgique), France</w:t>
@@ -5838,277 +5838,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04524159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) : un lien avec la persistance virale ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">High-throughput mapping of virus-host interactions to identify new factors of virulence and pathogenicity for ASFV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Hutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone en Maladies Infectieuses Animales (CIFMIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canada, May 2022, Montréal Virtual, ON LINE, France</w:t>
+              <w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelone (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04524194v1</w:t>
+                <w:t xml:space="preserve">anses-04082836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput mapping of virus-host interactions to identify new factors of virulence and pathogenicity for ASFV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Jacob</w:t>
+                <w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) : un lien avec la persistance virale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Barcelone (ES), Spain</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone en Maladies Infectieuses Animales (CIFMIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canada, May 2022, Montréal Virtual, ON LINE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082836v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-host interactome high-throughput mapping to identify new factors of pathogenicity and interspecies transmission for Bluetongue virus</w:t>
               </w:r>
@@ -6271,51 +6271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPEN SESSION EuFMD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuFMD, Oct 2022, Marseille, France</w:t>
@@ -6344,103 +6344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
@@ -6469,77 +6469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,64 +6607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,103 +6719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
@@ -6844,103 +6844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
@@ -6969,103 +6969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of Ixodes ricinus for members of the tick-borne encephalitis virus complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Maisons-Alfort, France</w:t>
@@ -7107,64 +7107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7219,103 +7219,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -7344,103 +7344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
@@ -7463,277 +7463,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New-Born Larvae stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Étude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minyang Liu</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04119526v1</w:t>
+                <w:t xml:space="preserve">hal-03366233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">The New-Born Larvae stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366233v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04119526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of IrSPI, a tick serine protease inhibitor involved in tick feeding and in bacterial infection of salivary glands</w:t>
               </w:r>
@@ -7844,77 +7844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8094,77 +8094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8213,277 +8213,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’interactions moléculaires candidates entre le virus de la fièvre aphteuse et la cellule-hôte bovine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eve Laloy</w:t>
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Lowenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants EnVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EnVA, Jun 2018, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04441559v1</w:t>
+                <w:t xml:space="preserve">hal-02734505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Validation d’interactions moléculaires candidates entre le virus de la fièvre aphteuse et la cellule-hôte bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Journée des doctorants EnVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EnVA, Jun 2018, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734505v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04441559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration by a dual approach of the role in cattle abortion of an Anaplasma phagocytophilum vacuolar membrane protein</w:t>
               </w:r>
@@ -8607,64 +8607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,64 +8732,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8883,51 +8883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Kundlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9126,64 +9126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9245,277 +9245,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04142499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">Decoding a virus Achilles heel: the African swine fever virus interactome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger Axel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher L Netherton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covadonga Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelona (ES), Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04527764v1</w:t>
+                <w:t xml:space="preserve">anses-04082800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding a virus Achilles heel: the African swine fever virus interactome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Barcelona (ES), Spain. 2022</w:t>
+              <w:t xml:space="preserve">JSDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082800v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
               </w:r>
@@ -9553,51 +9553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESVV 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Guent, Belgium</w:t>
@@ -9678,51 +9678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
@@ -9745,609 +9745,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04527748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées du Réseau "Tiques et Maladies à Tiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366510v1</w:t>
+                <w:t xml:space="preserve">hal-02278953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau "Tiques et Maladies à Tiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
+              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278953v1</w:t>
+                <w:t xml:space="preserve">hal-03366510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichinella spiralis stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; for members of the tick-borne encephalitis complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mingyang Liu</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Sciences de la Vie », Ecole doctorale SVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04142289v1</w:t>
+                <w:t xml:space="preserve">hal-02736198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; for members of the tick-borne encephalitis complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Trichinella spiralis stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. , 2019</w:t>
+              <w:t xml:space="preserve">Journée « Sciences de la Vie », Ecole doctorale SVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736198v1</w:t>
+                <w:t xml:space="preserve">anses-04142289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France. 2019</w:t>
@@ -10376,452 +10376,452 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du département Santé Animale de l’INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734105v1</w:t>
+                <w:t xml:space="preserve">hal-02734143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734143v1</w:t>
+                <w:t xml:space="preserve">hal-02734374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’ANSES</w:t>
+              <w:t xml:space="preserve">Journées du département Santé Animale de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734374v1</w:t>
+                <w:t xml:space="preserve">hal-02734105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’interactions moléculaires candidates entre le virus de la fièvre aphteuse et la cellule-hôte bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Borde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Ledey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10876,77 +10876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11139,64 +11139,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11264,64 +11264,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian and tick hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11389,64 +11389,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11559,51 +11559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11943,51 +11943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Magdalena Dolata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Molouki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Goatley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2025.101038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schimmich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Vall&#233;-Casuso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pannhorst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01943-22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zientara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04086944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khalfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07479-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Postic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03333737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101081" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13010140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020230" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00336-19" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mancini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nila Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02136095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070672" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schulz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12780" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moussa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrahamsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fodil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gopalakrishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09219" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Eva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah van Bruggen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eveleigh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes5040887" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01113535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lucas-Hourani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jorda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cousin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bampi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.01.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dhondt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Labernardi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053881" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Leiva-Torres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leney-Greene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003637" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639495v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia V Komarova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M110.007443" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455204v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kubarenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Solhonne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007582" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cht&#233;oui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;haud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;houas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00977-09" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00360178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boura&#239;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Infection-Mapping Project I-Map" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.10.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0MRZR71-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia V. Komarova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000587" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerbois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Jones" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.06.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJBN2B2N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571251v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426436v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dujardin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571117v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141073v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119526v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bonniec Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441559v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borde" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447045v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Haciane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527764v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karger Axel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Netherton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Alonso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527748v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142289v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440768v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ledey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791249v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29029725" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2017.08.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04804832v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Magdalena Dolata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Molouki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Goatley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2025.101038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schimmich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Vall&#233;-Casuso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pannhorst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01943-22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zientara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04086944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khalfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07479-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Postic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13010140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03333737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101081" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091741" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020230" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mancini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nila Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800063" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00336-19" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02136095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070672" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schulz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12780" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12453" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moussa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrahamsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fodil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gopalakrishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09219" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Eva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah van Bruggen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eveleigh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes5040887" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01113535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lucas-Hourani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jorda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cousin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bampi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.01.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dhondt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Labernardi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053881" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Leiva-Torres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leney-Greene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003637" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639495v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia V Komarova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M110.007443" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00360178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boura&#239;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Infection-Mapping Project I-Map" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.10.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0MRZR71-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cht&#233;oui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;haud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;houas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00977-09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kubarenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Solhonne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007582" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia V. Komarova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000587" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerbois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Jones" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.06.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJBN2B2N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571251v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571272v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501485v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dujardin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571117v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141073v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119526v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bonniec Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borde" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447045v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Haciane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karger Axel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Netherton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Alonso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527764v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527748v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142289v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440768v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ledey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791249v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29029725" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2017.08.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04804832v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>