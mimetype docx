--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -904,278 +904,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04086944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la réponse immunitaire innée par le virus de la peste porcine africaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Trichinella spiralis new born larvae-specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2022.0974⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (5), pp.1369-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-022-07479-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03878835v1</w:t>
+                <w:t xml:space="preserve">anses-03659181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trichinella spiralis new born larvae-specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Liu</w:t>
+                <w:t xml:space="preserve">Modulation de la réponse immunitaire innée par le virus de la peste porcine africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121 (5), pp.1369-1378. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (5), pp.387-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-022-07479-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2022.0974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03659181v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03878835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Virus-Host Protein Interactions of the Bluetongue Virus NS4 Virulence Factor</w:t>
               </w:r>
@@ -1289,563 +1289,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03659032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of viral proteins from pathogenic and low or non-Pathogenic orthohantaviruses with human Type I interferon signaling</w:t>
+                <w:t xml:space="preserve">Development and Validation of an ELISA for the Detection of Bluetongue Virus Serotype 4-Specific Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Gallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Badonnel</w:t>
+                <w:t xml:space="preserve">Mathilde Turpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Terrier</w:t>
+                <w:t xml:space="preserve">Georges Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13010140⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13091741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131075v1</w:t>
+                <w:t xml:space="preserve">anses-03897957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame-shifted APOBEC3A encodes two alternative pro-apoptotic proteins that target the mitochondrial network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Khalfi</w:t>
+                <w:t xml:space="preserve">Interactions of viral proteins from pathogenic and low or non-Pathogenic orthohantaviruses with human Type I interferon signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101081⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13010140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03333737v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of binary protein–protein interactions between tick-borne flaviviruses and Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-021-04651-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of an ELISA for the Detection of Bluetongue Virus Serotype 4-Specific Antibodies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Turpaud</w:t>
+                <w:t xml:space="preserve">Frame-shifted APOBEC3A encodes two alternative pro-apoptotic proteins that target the mitochondrial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Beaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Fablet</w:t>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.1741. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297 (3), pp.101081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13091741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03897957v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03333737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick Importin-α Is Implicated in the Interactome and Regulome of the Cofactor Subolesin</w:t>
               </w:r>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Amaral Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2361,408 +2361,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rel -Dependent Immune and Central Nervous System Mechanisms Control Viral Replication and Inflammation during Mouse Herpes Simplex Encephalitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Function of Bluetongue Virus NS3 Protein in Regulation of the MAPK/ERK Signaling Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Kundlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Amaral da Silva Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mancini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nila Wu</w:t>
+                <w:t xml:space="preserve">Thibaut Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00336-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493368v1</w:t>
+                <w:t xml:space="preserve">hal-02887949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Function of Bluetongue Virus NS3 Protein in Regulation of the MAPK/ERK Signaling Pathway</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rayane Amaral da Silva Moraes</w:t>
+                <w:t xml:space="preserve">Rel -Dependent Immune and Central Nervous System Mechanisms Control Viral Replication and Inflammation during Mouse Herpes Simplex Encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Léger</w:t>
+                <w:t xml:space="preserve">Nila Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (16), </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202 (5), pp.1479-1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00336-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1800063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02887949v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rel-Dependent Immune and Central Nervous System Mechanisms Control Viral Replication and Inflammation during Mouse Herpes Simplex Encephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nila Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 202 (5), pp.1479-1493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1800063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02136095v1</w:t>
@@ -2907,51 +2907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluetongue virus serotype 27: Experimental infection of goats, sheep and cattle with three BTV-27 variants reveal atypical characteristics and likely direct contact transmission BTV-27 between goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4027,51 +4027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leney-Greene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003637. </w:t>
@@ -4237,441 +4237,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of IFN-alpha/beta signaling by two discrete peptides within measles virus V protein that specifically bind STAT1 and STAT2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptides that mimic the amino-terminal end of the rabies virus phosphoprotein have antiviral activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chtéoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Infection-Mapping Project I-Map</w:t>
+                <w:t xml:space="preserve">Christophe Préhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Tangy</w:t>
+                <w:t xml:space="preserve">Stéphanie Méhouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 383 (1), pp.112-20. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (20), pp.10808-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2008.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00977-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00360178v1</w:t>
+                <w:t xml:space="preserve">pasteur-00455366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides that mimic the amino-terminal end of the rabies virus phosphoprotein have antiviral activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of human RIG-I polymorphisms identifies two variants with an opposite impact on the antiviral immune response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pothlichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Castel</w:t>
+                <w:t xml:space="preserve">Anne Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chtéoui</w:t>
+                <w:t xml:space="preserve">Andriy V. Kubarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Préhaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Méhouas</w:t>
+                <w:t xml:space="preserve">Brigitte Solhonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00977-09⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00455366v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00455204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of human RIG-I polymorphisms identifies two variants with an opposite impact on the antiviral immune response.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of IFN-alpha/beta signaling by two discrete peptides within measles virus V protein that specifically bind STAT1 and STAT2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pothlichet</w:t>
+                <w:t xml:space="preserve">Yves Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Burtey</w:t>
+                <w:t xml:space="preserve">The Infection-Mapping Project I-Map</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriy V. Kubarenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Solhonne</w:t>
+                <w:t xml:space="preserve">Frédéric Tangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 383 (1), pp.112-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2008.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00455204v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00360178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of type I interferon and epidermal growth factor pathways by a human Respirovirus virulence factor.</w:t>
               </w:r>
@@ -4683,77 +4683,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia V. Komarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bouraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (9), pp.e1000587. </w:t>
@@ -4830,51 +4830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Labernardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis M Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4982,77 +4982,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première émergence du virus de la maladie hémorragique épizootique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Turpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5232,77 +5232,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence de la maladie hémorragique épizootique en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Turpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5838,402 +5838,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04524159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput mapping of virus-host interactions to identify new factors of virulence and pathogenicity for ASFV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virus-host interactome high-throughput mapping to identify new factors of pathogenicity and interspecies transmission for Bluetongue virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Kundlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Jacob</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Barcelone (ES), Spain</w:t>
+              <w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ghent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04082836v1</w:t>
+                <w:t xml:space="preserve">hal-04493410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) : un lien avec la persistance virale ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">High-throughput mapping of virus-host interactions to identify new factors of virulence and pathogenicity for ASFV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Hutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone en Maladies Infectieuses Animales (CIFMIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canada, May 2022, Montréal Virtual, ON LINE, France</w:t>
+              <w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelone (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04524194v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus-host interactome high-throughput mapping to identify new factors of pathogenicity and interspecies transmission for Bluetongue virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydie Postic</w:t>
+                <w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) : un lien avec la persistance virale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress for Veterinary Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ghent, France</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone en Maladies Infectieuses Animales (CIFMIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canada, May 2022, Montréal Virtual, ON LINE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493410v1</w:t>
+                <w:t xml:space="preserve">anses-04524194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
               </w:r>
@@ -6344,103 +6344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
@@ -6469,77 +6469,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,64 +6607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,103 +6719,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
@@ -6844,103 +6844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
@@ -6969,103 +6969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of Ixodes ricinus for members of the tick-borne encephalitis virus complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Maisons-Alfort, France</w:t>
@@ -7107,64 +7107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7219,103 +7219,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -7344,103 +7344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
@@ -7463,277 +7463,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">The New-Born Larvae stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366233v1</w:t>
+                <w:t xml:space="preserve">anses-04119526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The New-Born Larvae stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Étude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Minyang Liu</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04119526v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of IrSPI, a tick serine protease inhibitor involved in tick feeding and in bacterial infection of salivary glands</w:t>
               </w:r>
@@ -7844,77 +7844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8094,77 +8094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,77 +8219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8607,64 +8607,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8713,277 +8713,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+                <w:t xml:space="preserve">Interactomic high-throughput mapping for bluetongue virus in its natural hosts to identify new factors of pathogenicity and interspecies transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Kundlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">11th Annual Meeting EPIZONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734111v1</w:t>
+                <w:t xml:space="preserve">hal-04493467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactomic high-throughput mapping for bluetongue virus in its natural hosts to identify new factors of pathogenicity and interspecies transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Hirchaud</w:t>
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Annual Meeting EPIZONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493467v1</w:t>
+                <w:t xml:space="preserve">hal-02734111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9126,64 +9126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9245,277 +9245,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04142499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding a virus Achilles heel: the African swine fever virus interactome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Barcelona (ES), Spain. 2022</w:t>
+              <w:t xml:space="preserve">JSDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04082800v1</w:t>
+                <w:t xml:space="preserve">anses-04527764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">Decoding a virus Achilles heel: the African swine fever virus interactome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karger Axel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher L Netherton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covadonga Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">14th Annual Meeting EPIZONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Barcelona (ES), Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04527764v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
               </w:r>
@@ -9745,346 +9745,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04527748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau "Tiques et Maladies à Tiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
+              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278953v1</w:t>
+                <w:t xml:space="preserve">hal-03366510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées du Réseau "Tiques et Maladies à Tiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366510v1</w:t>
+                <w:t xml:space="preserve">hal-02278953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; for members of the tick-borne encephalitis complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10126,64 +10126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trichinella spiralis stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10251,103 +10251,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France. 2019</w:t>
@@ -10376,396 +10376,396 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
+              <w:t xml:space="preserve">Journées du département Santé Animale de l’INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734143v1</w:t>
+                <w:t xml:space="preserve">hal-02734105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734374v1</w:t>
+                <w:t xml:space="preserve">hal-02734143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du département Santé Animale de l’INRA</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734105v1</w:t>
+                <w:t xml:space="preserve">hal-02734374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’interactions moléculaires candidates entre le virus de la fièvre aphteuse et la cellule-hôte bovine</w:t>
               </w:r>
@@ -10876,77 +10876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11120,333 +11120,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
+                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian and tick hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Meeting on Arboviruses and their Vectors (IMAV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734500v1</w:t>
+                <w:t xml:space="preserve">hal-02734107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian and tick hosts</w:t>
+                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Tick and Tick-borne Pathogen Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cairns, Australia. 2017</w:t>
+              <w:t xml:space="preserve">2. International Meeting on Arboviruses and their Vectors (IMAV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Glasgow, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734107v1</w:t>
+                <w:t xml:space="preserve">hal-02734500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11943,51 +11943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Magdalena Dolata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Molouki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Goatley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2025.101038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schimmich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Vall&#233;-Casuso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pannhorst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01943-22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zientara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04086944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khalfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07479-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Postic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13010140" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03333737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101081" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091741" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020230" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mancini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nila Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800063" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00336-19" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02136095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070672" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schulz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12780" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12453" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moussa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrahamsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fodil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gopalakrishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09219" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Eva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah van Bruggen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eveleigh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes5040887" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01113535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lucas-Hourani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jorda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cousin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bampi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.01.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dhondt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Labernardi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053881" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Leiva-Torres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leney-Greene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003637" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639495v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia V Komarova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M110.007443" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00360178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boura&#239;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Infection-Mapping Project I-Map" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.10.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0MRZR71-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cht&#233;oui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;haud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;houas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00977-09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455204v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kubarenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Solhonne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007582" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia V. Komarova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000587" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerbois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Jones" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.06.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJBN2B2N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571251v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571272v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501485v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dujardin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571117v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493410v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141073v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119526v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bonniec Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borde" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447045v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Haciane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493467v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karger Axel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Netherton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Alonso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527764v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527748v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142289v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440768v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ledey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791249v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29029725" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2017.08.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04804832v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Magdalena Dolata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Pei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidin Molouki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnette Goatley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcpro.2025.101038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05364662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schimmich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Vall&#233;-Casuso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324917" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pannhorst" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01943-22" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027297v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zientara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral da Silva Moraes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fablet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12060801" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04086944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khalfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle A Raymond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07479-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03878835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0974" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Kundlacz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Postic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897957v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Turpaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03131075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gallo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Terrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13010140" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03333737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348961v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020230" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dimitrova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2020.0846" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00336-19" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mancini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nila Wu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1800063" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02136095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070672" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schulz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12780" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gouzil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01263-16" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12453" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moussa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrahamsen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fodil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gopalakrishnan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09219" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Eva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah van Bruggen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eveleigh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes5040887" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01113535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lucas-Hourani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jorda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cousin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Lupan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003678" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352906v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bampi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2013.01.006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965597v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Dhondt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Labernardi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053881" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01130346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A Leiva-Torres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leney-Greene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003637" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639495v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia V Komarova" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combredet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Meyniel-Schicklin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chapelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M110.007443" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cht&#233;oui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;haud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M&#233;houas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00977-09" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455204v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burtey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kubarenko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Solhonne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007582" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00360178v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boura&#239;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Infection-Mapping Project I-Map" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tangy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.10.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0MRZR71-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00455180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia V. Komarova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000587" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guerbois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M Jones" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.06.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJBN2B2N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571251v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571272v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501485v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemesle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dujardin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571117v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493410v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Messaoudi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524194v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141073v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119526v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Liu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bonniec Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493444v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441559v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borde" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447045v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Haciane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493467v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05425852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Percevault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527764v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karger Axel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Netherton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Alonso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527748v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142289v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440768v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ledey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791249v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29029725" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2017.08.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04804832v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>