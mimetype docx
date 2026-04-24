--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -1242,685 +1242,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Tissue Strains Computation to Evaluate the Mechanical Protection Provided by a New Bilayer Dressing for Heel Pressure Injuries</w:t>
+                <w:t xml:space="preserve">Pressure Ulcers and Dressings: A Strain Sensitivity Analysis of the Boundary Conditions of a Finite Element Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Chagnon</w:t>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Connesson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Skin and Wound Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/asw.0000000000000042⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomechanics3010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229879v1</w:t>
+                <w:t xml:space="preserve">hal-03947681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Ulcers and Dressings: A Strain Sensitivity Analysis of the Boundary Conditions of a Finite Element Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
+                <w:t xml:space="preserve">The time and temperature dependences of the stress recovery of Ecoflex polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zisheng Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokarram Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rivals</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaohu Yao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.104338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomechanics3010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2022.104338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947681v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the different layers of the human oesophagus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
+                <w:t xml:space="preserve">Current poisson’s ratio values of finite element models are too low to consider soft tissues nearly-incompressible: illustration on the human heel region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Trebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethany Keenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 48th Congress of the Society of Biomechanics, 26 (sup1), pp.51-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2269286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495844v1</w:t>
+                <w:t xml:space="preserve">hal-04326153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time and temperature dependences of the stress recovery of Ecoflex polymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jie Yang</w:t>
+                <w:t xml:space="preserve">Experimental study of the different layers of the human oesophagus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Durcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokarram Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiaohu Yao</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Perić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149, pp.104338. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48th Congress of the Society of Biomechanics, 26 (sup1), pp.51-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2022.104338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231118v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current poisson’s ratio values of finite element models are too low to consider soft tissues nearly-incompressible: illustration on the human heel region</w:t>
+                <w:t xml:space="preserve">Finite Element Tissue Strains Computation to Evaluate the Mechanical Protection Provided by a New Bilayer Dressing for Heel Pressure Injuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Trebbi</w:t>
+                <w:t xml:space="preserve">Nathanael Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bethany Keenan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Pasquinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Advances in Skin and Wound Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (10), pp.549 - 556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2269286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/asw.0000000000000042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326153v1</w:t>
+                <w:t xml:space="preserve">hal-04229879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo measurement of breast tissues stiffness using a light aspiration device</w:t>
               </w:r>
@@ -2017,425 +2017,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of the human oesophagus: anisotropic properties of the embalmed mucosa–submucosa layer under large deformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mokarram Hossain</w:t>
+                <w:t xml:space="preserve">Degradable Bioadhesives Based on Star PEG–PLA Hydrogels for Soft Tissue Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-022-01613-1⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (10), pp.4430-4443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850128v1</w:t>
+                <w:t xml:space="preserve">hal-04390808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Operation of an Experimental System to Measure the Moments Generated in the Finger Joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigations of the human oesophagus: anisotropic properties of the embalmed mucosa–submucosa layer under large deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Durcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokarram Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Connesson</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Perić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gerbelot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9050184⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.1685-1702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-022-01613-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649806v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable Bioadhesives Based on Star PEG–PLA Hydrogels for Soft Tissue Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Operation of an Experimental System to Measure the Moments Generated in the Finger Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Achouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
+                <w:t xml:space="preserve">Julien Gerbelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bethry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelien Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (10), pp.4430-4443. </w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9050184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390808v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation and modelling of breast Cooper's ligaments</w:t>
               </w:r>
@@ -2594,64 +2594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tissue Viability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2823,64 +2823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stress recovery behaviour of Ecoflex silicone rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zisheng Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokarram Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2951,862 +2951,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and Clausius-Clapeyron relation for forward and reverse stress-induced martensitic transformations in polycrystalline NiTi thin walled tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex-vivo mechanical characterisation of the breast Cooper’s ligaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103392⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S49-S51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537803v2</w:t>
+                <w:t xml:space="preserve">hal-02992899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
+                <w:t xml:space="preserve">Evaluation of a biodegradable PLA–PEG–PLA internal biliary stent for liver transplantation: in vitro degradation and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.34709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015234v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-vivo mechanical characterisation of the breast Cooper’s ligaments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">On the importance of substrate deformations for cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Gagnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chemisky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stephanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S49-S51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812155⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 22 suppl 1, pp.S334-S335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992899v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of substrate deformations for cell migration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Gagnieu</w:t>
+                <w:t xml:space="preserve">Anisotropy and Clausius-Clapeyron relation for forward and reverse stress-induced martensitic transformations in polycrystalline NiTi thin walled tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Martinni Ramos de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1714933⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425956v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a biodegradable PLA–PEG–PLA internal biliary stent for liver transplantation: in vitro degradation and mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manifacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S183-S185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.34709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961051v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From in vitro evaluation to human postmortem pre-validation of a radiopaque and resorbable internal biliary stent for liver transplantation applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
+                <w:t xml:space="preserve">Biostable highly aligned polyurethane fibres for the potential application of small calibre vascular grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Joo Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ang Bee Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 106, pp.70-81. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (11), pp.1473-1480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.01.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mawe.202000053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537829v1</w:t>
+                <w:t xml:space="preserve">hal-03850125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive thermo-viscoelastic experimental investigation of Ecoflex polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zisheng Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokarram Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohu Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rukshan Navaratne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3860,1274 +3843,1291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostable highly aligned polyurethane fibres for the potential application of small calibre vascular grafting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From in vitro evaluation to human postmortem pre-validation of a radiopaque and resorbable internal biliary stent for liver transplantation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chin Joo Tan</w:t>
+                <w:t xml:space="preserve">Alexis Broisat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ang Bee Chin</w:t>
+                <w:t xml:space="preserve">Stéphane Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andri Andriyana</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (11), pp.1473-1480. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.70-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mawe.202000053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850125v1</w:t>
+                <w:t xml:space="preserve">hal-02537829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D small strain large deflection beam shape sensing including poisson effect</w:t>
+                <w:t xml:space="preserve">Strain Gauges Based 3D Shape Monitoring of Beam Structures Using Finite Width Gauge Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhaume Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.109948⟩</w:t>
+              <w:t xml:space="preserve">Experimental Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40799-019-00312-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425954v1</w:t>
+                <w:t xml:space="preserve">hal-02017091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized needle shape reconstruction using experimentally based strain sensors positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (9), pp.1901-1916. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-019-02001-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Gauges Based 3D Shape Monitoring of Beam Structures Using Finite Width Gauge Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhaume Barrier</w:t>
+                <w:t xml:space="preserve">In-Vivo Soft Tissues Mechanical Characterization: Volume-Based Aspiration Method Validated on Silicones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Ali A Elahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40799-019-00312-4⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-018-00440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017091v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Vivo Soft Tissues Mechanical Characterization: Volume-Based Aspiration Method Validated on Silicones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+                <w:t xml:space="preserve">Characterizing Transformation Phenomena and Elastic Moduli of Austenite and Oriented Martensite of Superelastic Thin NiTi Wire through Isothermal Dynamic Mechanical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59, pp.251-261. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-018-00440-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-019-04225-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974859v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Transformation Phenomena and Elastic Moduli of Austenite and Oriented Martensite of Superelastic Thin NiTi Wire through Isothermal Dynamic Mechanical Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Design of Polyurethane Fibers: Relation between the Spinning Technique and the Resulting Fiber Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Joo Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Li Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bee Chin Ang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-019-04225-6⟩</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.47706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195024v1</w:t>
+                <w:t xml:space="preserve">hal-02053037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Polyurethane Fibers: Relation between the Spinning Technique and the Resulting Fiber Topology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andri Andriyana</w:t>
+                <w:t xml:space="preserve">Biomechanical behaviour of human bile duct wall and impact of cadaveric preservation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Gremen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.47706⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053037v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical behaviour of human bile duct wall and impact of cadaveric preservation processes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
+                <w:t xml:space="preserve">3D small strain large deflection beam shape sensing including poisson effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98, pp.291-300. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.109948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.109948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275007v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and constitutive modeling of the biomechanical behavior of male human urethral tissues validated by histological observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Masri</w:t>
+                <w:t xml:space="preserve">Using thickness-shear mode quartz resonator for characterizing the viscoelastic properties of PDMS during cross-linking, from the liquid to the solid state and at different temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dalla Monta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-018-1003-1⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 280, pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807582v1</w:t>
+                <w:t xml:space="preserve">hal-01874677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using thickness-shear mode quartz resonator for characterizing the viscoelastic properties of PDMS during cross-linking, from the liquid to the solid state and at different temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Razan</w:t>
+                <w:t xml:space="preserve">Experimental characterization and constitutive modeling of the biomechanical behavior of male human urethral tissues validated by histological observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Hervé Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 280, pp.107-113. </w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10237-018-1003-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874677v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inelastic deformation of highly aligned dry-spun thermoplastic polyurethane elastomer microfibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Joo Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bee Chin Ang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5168,235 +5168,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of processing parameters on the macroscopic mechanical behavior of PVA hydrogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Masri</w:t>
+                <w:t xml:space="preserve">Anisotropic viscoelastic models in large deformation for architectured membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.045⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 301 (10), pp.1151-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-016-9324-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481365v1</w:t>
+                <w:t xml:space="preserve">hal-01480542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic viscoelastic models in large deformation for architectured membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Influence of processing parameters on the macroscopic mechanical behavior of PVA hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heuillet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 301 (10), pp.1151-1157. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75, pp.769-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-016-9324-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480542v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Induced Bulk Architecturation of PDMS Membranes</w:t>
               </w:r>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 301, pp.1151-1157. </w:t>
@@ -5555,51 +5555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (6), pp.524-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6012,1521 +6012,1521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Mullins effect in elastomers swollen by palm biodiesel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperelastic Energy Densities for Soft Biological Tissues: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shiau Ying Ch’ng</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (2), pp.129-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-014-9508-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480519v1</w:t>
+                <w:t xml:space="preserve">hal-01480510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic Energy Densities for Soft Biological Tissues: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and modeling of filled silicone architectured membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-014-9508-z⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (1), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-014-0065-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480510v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and modeling of filled silicone architectured membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Study of electropulse heat treatment of cold worked NiTi wire: From uniform to localised tensile behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-014-0065-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 227, pp.244-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480381v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electropulse heat treatment of cold worked NiTi wire: From uniform to localised tensile behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+                <w:t xml:space="preserve">Radiopaque poly(e-caprolactone) as additive for X-ray imaging of temporary implantable medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.08.011⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.84125-84133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra19488a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480523v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiopaque poly(e-caprolactone) as additive for X-ray imaging of temporary implantable medical devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
+                <w:t xml:space="preserve">Anisotropic large deformation of geometrically architectured unfilled silicone membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra19488a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369275v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic large deformation of geometrically architectured unfilled silicone membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the Mullins effect in elastomers swollen by palm biodiesel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Meunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+                <w:t xml:space="preserve">Shiau Ying Ch’ng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50, pp.87-99. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480397v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and identification of a constitutive model of induced anisotropy by the Mullins effect</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958608v1</w:t>
+                <w:t xml:space="preserve">hal-00963798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelasticity with rate-independent microsphere hysteresis model for rubberlike materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rey</w:t>
+                <w:t xml:space="preserve">Extension of classical viscoelastic models in large deformation to anisotropy and stress softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.068⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063253v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoît Le Cam</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 48, pp.67-74. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.184-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963798v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of classical viscoelastic models in large deformation to anisotropy and stress softening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">A conical mandrel tube drawing test designed to assess failure criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Linardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.347-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965992v1</w:t>
+                <w:t xml:space="preserve">hal-00936544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Permanent set and stress softening constitutive equation applied to rubber like materials and soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-013-1023-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690559v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conical mandrel tube drawing test designed to assess failure criteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Theory and identification of a constitutive model of induced anisotropy by the Mullins effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.347-357. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.29-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936544v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent set and stress softening constitutive equation applied to rubber like materials and soft tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Hyperelasticity with rate-independent microsphere hysteresis model for rubberlike materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.89-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-013-1023-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963802v1</w:t>
+                <w:t xml:space="preserve">hal-01063253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Three-Dimensional Static Force Distribution Basis for a Medical Needle Inserted into Soft Tissue</w:t>
               </w:r>
@@ -7564,51 +7564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Bricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28, pp.156-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7668,77 +7668,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Palengat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Linardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70, pp.69-78. </w:t>
@@ -7815,51 +7815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.320-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7893,90 +7893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the temperature on the mechanical behaviour of filled and unfilled silicone rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (3), pp.492 - 501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8010,90 +8010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic Mullins stress softening of a deformed silicone holey plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49, pp.36-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8121,481 +8121,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An osmotically inflatable seal to treat endoleaks of type 1, following endovascular aneurysm repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced anisotropy by the Mullins effect in filled silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519412004958⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.70-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974834v1</w:t>
+                <w:t xml:space="preserve">hal-01974831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Curvatures and Stress-strain Full Fields of Axisymmetric Bulge Tests from 3D-DIC Measurements. Theory and Validation on Virtual and Experimental results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">An osmotically inflatable seal to treat endoleaks of type 1, following endovascular aneurysm repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52 (7), pp.865-880. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1250070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-011-9571-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219519412004958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01974147v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the wall stress in abdominal aortic aneurysm influence of the material model incompressibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Toungara</w:t>
+                <w:t xml:space="preserve">Membrane Curvatures and Stress-strain Full Fields of Axisymmetric Bulge Tests from 3D-DIC Measurements. Theory and Validation on Virtual and Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219519412004442⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (7), pp.865-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-011-9571-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974141v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced anisotropy by the Mullins effect in filled silicone rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the wall stress in abdominal aortic aneurysm influence of the material model incompressibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Toungara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50, pp.70-80. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219519412004442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974831v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the isotropic models of the Mullins effect based on filled silicone rubber experimental results</w:t>
               </w:r>
@@ -8607,51 +8607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (9), pp.841-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8685,90 +8685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical experimental characterisation and numerical modelling of an unfilled silicone rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8828,51 +8828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new constitutive equations for the Mullins effect in rubber using the network alteration theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8945,51 +8945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of Continuum Damage Mechanics as applied to the Mullins effect in elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9088,51 +9088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 77 (4), pp.724-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9179,51 +9179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theory of network alteration for the Mullins effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9506,51 +9506,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Poisbleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S202-S204, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265137v1</w:t>
@@ -9600,64 +9600,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
@@ -9725,64 +9725,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
@@ -9850,64 +9850,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pasquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th congress of the Society of Biomechanics, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Monastir, Tunisia. pp.S119-S121, </w:t>
@@ -10148,113 +10148,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostable highly aligned polyurethane fibres for the potential application of small calibre vascular graft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Joo Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bee Chin Ang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andri Andriyana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on the science and engineering materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mawe.202000053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426895v1</w:t>
@@ -10265,90 +10265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of the forefinger maximum bending moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gerbelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10380,847 +10380,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la motilité cellulaire perturbée par l'interaction cellule-substrat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+                <w:t xml:space="preserve">Anisotropy and temperature dependence of superelastic behavior of NiTi shape memory alloy thin walled tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Stephanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Séminaire de la Société Francophone de Biologie Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Sainf Flour, France</w:t>
+              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890322v1</w:t>
+                <w:t xml:space="preserve">hal-01872398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy and temperature dependence of superelastic behavior of NiTi shape memory alloy thin walled tubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Evaluation expérimentale des efforts maximaux de l'index pour la caractérisation des orthèses du doigt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Les Journées de la Société Française d'Orthopédie Pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872398v1</w:t>
+                <w:t xml:space="preserve">hal-02426889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation expérimentale des efforts maximaux de l'index pour la caractérisation des orthèses du doigt</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional Degradable Polymers for Advanced Applications in Clinical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées de la Société Française d'Orthopédie Pédiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2018 Advanced Functional Polymers for Medicine Conference (AFPM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426889v1</w:t>
+                <w:t xml:space="preserve">hal-01987344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Degradable Polymers for Advanced Applications in Clinical Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of anisotropy on strain localization phenomenon in tension of superelastic NiTi thin walled tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Advanced Functional Polymers for Medicine Conference (AFPM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Martensitic Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987344v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anisotropy on strain localization phenomenon in tension of superelastic NiTi thin walled tubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Geometry-based model for U-shaped strain gauges on medical needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Martensitic Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872343v1</w:t>
+                <w:t xml:space="preserve">hal-01870919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry-based model for U-shaped strain gauges on medical needles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical and radiological behavior of a bioresorbable polymer during in vivo degradation. An in vivo rat study to develop an Internal biliary stent to reduce biliary complications after liver transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Broisat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soubies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870919v1</w:t>
+                <w:t xml:space="preserve">hal-01872391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and radiological behavior of a bioresorbable polymer during in vivo degradation. An in vivo rat study to develop an Internal biliary stent to reduce biliary complications after liver transplantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la motilité cellulaire perturbée par l'interaction cellule-substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Gagnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chemisky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Stephanou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">38ème Séminaire de la Société Francophone de Biologie Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Sainf Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872391v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of viscoelastic properties of silicone rubber during cross-linking investigated by thickness-shear mode quartz resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Dalla Monta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11388,64 +11388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic tensile behavior of NiTi Tubes and its dependence on temperature experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11483,64 +11483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the evolution of the dynamic elastic modulus during isothermal tensile tests can bring new information on mechanisms deformation of a NiTi superelastic wire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11604,51 +11604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11667,178 +11667,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of anisotropic mechanical behavior of ex vivo human urethral tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Masri</w:t>
+                <w:t xml:space="preserve">Anisotropic thermomechanical properties of a superelastic Nickel-Titane thin tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872440v1</w:t>
+                <w:t xml:space="preserve">hal-01872428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique In Vitro de tissus mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11870,1572 +11870,1615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic thermomechanical properties of a superelastic Nickel-Titane thin tube</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">Advanced Sensors Placement for Accurate 3D Needle Shape Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC’16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872428v1</w:t>
+                <w:t xml:space="preserve">hal-01807452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Sensors Placement for Accurate 3D Needle Shape Reconstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lois hyper-viscoélastiques anisotropes des élastomères architecturès aux tissus du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC’16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Groupe de travail Mécanique des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807452v1</w:t>
+                <w:t xml:space="preserve">hal-01986502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lois hyper-viscoélastiques anisotropes des élastomères architecturès aux tissus du vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of mechanical properties of a PLA-b-PEG-b-PLA biodegradable triblock copolymer during hydrolytic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail Mécanique des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986502v1</w:t>
+                <w:t xml:space="preserve">hal-01872434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of mechanical properties of a PLA-b-PEG-b-PLA biodegradable triblock copolymer during hydrolytic degradation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Experimental investigation of anisotropic mechanical behavior of ex vivo human urethral tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
+              <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872434v1</w:t>
+                <w:t xml:space="preserve">hal-01872440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'architecturation de module de membranes élastomères silicones</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of digital image correlation to analyse a membrane bulge test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deformation des Polymères Solides (DEPOS26)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Flexible Materials and Large Deformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872466v1</w:t>
+                <w:t xml:space="preserve">hal-01986504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et modélisation de membranes silicones architecturées</w:t>
+                <w:t xml:space="preserve">Development and characterization of architectured silicone membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514292v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, modélisation et simulation de membranes architecturées</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution du comportement viscoélastique de copolymères triblocs PLA-PEG-PLA au cours de la dégradation par hydrolyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807467v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of digital image correlation to analyse a membrane bulge test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration, modélisation et simulation de membranes architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Materials and Large Deformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986504v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of architectured silicone membranes</w:t>
+                <w:t xml:space="preserve">Modeling of mechanical properties of silicone elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Silicon-Based Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872476v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du comportement viscoélastique de copolymères triblocs PLA-PEG-PLA au cours de la dégradation par hydrolyse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garric</w:t>
+                <w:t xml:space="preserve">Mechanically-architectured silicone elastomer membranes for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Tenth International Workshop on Silicon-Based Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872452v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically-architectured silicone elastomer membranes for biomedical applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation et modélisation de polymères PVA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Penven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Workshop on Silicon-Based Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872491v1</w:t>
+                <w:t xml:space="preserve">hal-01872446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of mechanical properties of silicone elastomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode d'architecturation de module de membranes élastomères silicones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Silicon-Based Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Deformation des Polymères Solides (DEPOS26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986507v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de polymères PVA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement et modélisation de membranes silicones architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872446v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de membranes anisotropes à partir d'un matériau silicone chargé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Multimaterials and Architectured Materials for Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Architectured Biomaterials, Medical and Tissue Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079800v1</w:t>
+                <w:t xml:space="preserve">hal-01872503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membranes élastomères en silicone à architecturation de module pour applications biomédicales</w:t>
               </w:r>
@@ -13447,51 +13490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Stricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13536,2000 +13579,1957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaterials and Architectured Materials for Medical Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+                <w:t xml:space="preserve">Etude de l'interface NiTi/silicone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectured Biomaterials, Medical and Tissue Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">3e journée thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872503v1</w:t>
+                <w:t xml:space="preserve">hal-01079804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interface NiTi/silicone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Architectured silicone elastomers for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e journée thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque SFIP / INSA Lyon, Les matériaux polymères architecturés pour les transports et les économies d'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079804v1</w:t>
+                <w:t xml:space="preserve">hal-01872521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectured silicone elastomers for biomedical applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chazeau</w:t>
+                <w:t xml:space="preserve">On the nature of Mullins effect in swollen nitrile rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFIP / INSA Lyon, Les matériaux polymères architecturés pour les transports et les économies d'énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Journal for Experimental Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872521v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of Mullins effect in swollen nitrile rubber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+                <w:t xml:space="preserve">Alliages à mémoire de forme Nickel-Titane architecturés et à gradient. Applications médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Experimental Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807475v1</w:t>
+                <w:t xml:space="preserve">hal-01872510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliages à mémoire de forme Nickel-Titane architecturés et à gradient. Applications médicales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Développement et caractérisation mécanique de membranes silicone architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Stricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ganachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3ème Journée Thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872510v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et caractérisation mécanique de membranes silicone architecturées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création de membranes anisotropes à partir d'un matériau silicone chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée Thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079792v1</w:t>
+                <w:t xml:space="preserve">hal-01079800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'adoucissement anisotrope dans le comportement hyperélastique des milieux du vivant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Toward a real-time tracking of a medical deformable needle from strain measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline L.G. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonvilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Mécanotransduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.3495-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872528v1</w:t>
+                <w:t xml:space="preserve">hal-01006353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of hysteresis by means of a directional approach. Constitutive Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Effects of temperature on the mechanical behavior of filled and unfilled silicone rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, San Sabastian, Spain. pp.107-110</w:t>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.511-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936538v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement thermomécanique d'un fil fin de NiTi par spectromètre dynamique mécanique et thermique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Development of constitutive equation of filled silicone architectured membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963807v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the Mullins effect in swollen elastomers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+                <w:t xml:space="preserve">Etude du comportement thermomécanique d'un fil fin de NiTi par spectromètre dynamique mécanique et thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amalina Muhammad Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.437-442</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936543v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the Mullins effect in swollen elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalina Muhammad Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.437-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872546v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FE Modeling of NiTi Elastomeric Composites for Use as Biomaterials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rey</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Memory and Superelastic Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872597v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a real-time tracking of a medical deformable needle from strain measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline L.G. Robert</w:t>
+                <w:t xml:space="preserve">FE Modeling of NiTi Elastomeric Composites for Use as Biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shape Memory and Superelastic Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006353v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature on the mechanical behavior of filled and unfilled silicone rubbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rey</w:t>
+                <w:t xml:space="preserve">Dynamic Mechanical Spectroscopy of Nanograined Thin NiTi Wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Yinong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.511-514</w:t>
+              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936536v1</w:t>
+                <w:t xml:space="preserve">hal-01872585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of constitutive equation of filled silicone architectured membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Design of specific experimental tests to evaluate formability prediction of cold drawing CoCr Tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Linardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
+              <w:t xml:space="preserve">Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Nassau, Bahamas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936541v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mechanical Spectroscopy of Nanograined Thin NiTi Wires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Anisotropic modeling of the Mullins effect and the residual strain of filled silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liu Yinong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872585v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of specific experimental tests to evaluate formability prediction of cold drawing CoCr Tubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+                <w:t xml:space="preserve">A new way to access the interaction forces between complex tissues and needles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline L. G. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gruez</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Nassau, Bahamas</w:t>
+              <w:t xml:space="preserve">19th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Patras, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978923v1</w:t>
+                <w:t xml:space="preserve">hal-00963805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a New Approach of Tracking of Medical Deformable Needles</w:t>
               </w:r>
@@ -15554,64 +15554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonvilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARS - Computer Asssited Radiology and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15630,1568 +15630,1568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic modeling of the Mullins effect and the residual strain of filled silicone rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Biomechanics of soft tissues in Human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t>
+              <w:t xml:space="preserve">Journée Science des Matériaux et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936540v1</w:t>
+                <w:t xml:space="preserve">hal-01872579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new way to access the interaction forces between complex tissues and needles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline L. G. Robert</w:t>
+                <w:t xml:space="preserve">Modeling of hysteresis by means of a directional approach. Constitutive Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Patras, Greece</w:t>
+              <w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Sabastian, Spain. pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963805v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics of soft tissues in Human</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Modélisation de l'adoucissement anisotrope dans le comportement hyperélastique des milieux du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Science des Matériaux et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GDR Mécanotransduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872579v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum mechanical model for the Mullins effect in swollen rubber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of architectured NiTi materials in complex loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Material and Manufacturing Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">CIMTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978922v1</w:t>
+                <w:t xml:space="preserve">hal-00809087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'un modèle anisotrope de l'effet Mullins par l'étude d'une plaque trouée en silicone chargé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Modelling of the behaviour of filled silicone architectured membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Archimat - Architectured Materials Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875143v1</w:t>
+                <w:t xml:space="preserve">hal-01875136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement by DMA in Tension of Elastic Moduli and Transformation Behaviour of fine Nitinol Medical Wires as function of Stress and Temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Validation d'un modèle anisotrope de l'effet Mullins par l'étude d'une plaque trouée en silicone chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875138v1</w:t>
+                <w:t xml:space="preserve">hal-01875143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Induced Anisotropy by Mullins Effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Measurement by DMA in Tension of Elastic Moduli and Transformation Behaviour of fine Nitinol Medical Wires as function of Stress and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sittner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875137v1</w:t>
+                <w:t xml:space="preserve">hal-01875138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’anisotropie de l’effet Mullins sur des essais non classiques</w:t>
+                <w:t xml:space="preserve">Modelling of the Induced Anisotropy by Mullins Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875140v1</w:t>
+                <w:t xml:space="preserve">hal-01875137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Luboz</w:t>
+                <w:t xml:space="preserve">Caractérisation de l’anisotropie de l’effet Mullins sur des essais non classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t>
+              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705487v1</w:t>
+                <w:t xml:space="preserve">hal-01875140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of architectured NiTi materials in complex loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809087v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the behaviour of filled silicone architectured membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Rebouah</w:t>
+                <w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimat - Architectured Materials Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875136v1</w:t>
+                <w:t xml:space="preserve">hal-00739433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Promayon</w:t>
+                <w:t xml:space="preserve">Experiments and modeling of smart silicone elastomer membranes reinforced with shaped NiTi textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludek Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739433v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and modeling of smart silicone elastomer membranes reinforced with shaped NiTi textiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Influence de la température sur le comportement mécanique d' un élastomère silicone chargé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
+              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875139v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température sur le comportement mécanique d' un élastomère silicone chargé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rey</w:t>
+                <w:t xml:space="preserve">Continuum mechanical model for the Mullins effect in swollen rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andri Andriyana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Sze Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Material and Manufacturing Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875141v1</w:t>
+                <w:t xml:space="preserve">hal-01978922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
               </w:r>
@@ -17203,51 +17203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimat 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17272,103 +17272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Drawing of Small Stainless Steel Platinum Medical Tubes-Influence of the Tool Parameters on the Forming Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Linardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gruez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17415,51 +17415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the experimental determination of stress-strain full fields during a bulge test thanks to 3D-DIC technique to the characterization of anisotropic Mullins effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17491,692 +17491,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the material nearly incompressibility on the numerical prediction of maximum wall stresses in Abdominal Aortic Aneurysm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Toungara</w:t>
+                <w:t xml:space="preserve">Déformation en flexion d'une aiguille médicale dans les tissus mous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Geindreau</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress Of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Mecamat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978914v1</w:t>
+                <w:t xml:space="preserve">hal-01978918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation en flexion d'une aiguille médicale dans les tissus mous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alonso</w:t>
+                <w:t xml:space="preserve">Analyse complète du bulge test grâce aux mesures 3D des champs de déplacements par stéréo-corrélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecamat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">Journée thématique sur la Caractérisation Mécanique des Elastomères 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978918v1</w:t>
+                <w:t xml:space="preserve">hal-01875146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse complète du bulge test grâce aux mesures 3D des champs de déplacements par stéréo-corrélation</w:t>
+                <w:t xml:space="preserve">Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique sur la Caractérisation Mécanique des Elastomères 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Mecamat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875146v1</w:t>
+                <w:t xml:space="preserve">hal-01978916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Influence of the material nearly incompressibility on the numerical prediction of maximum wall stresses in Abdominal Aortic Aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Toungara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecamat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">6th World Congress Of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978916v1</w:t>
+                <w:t xml:space="preserve">hal-01978914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membranes élastomères anisotropie contrôlée par le design de microstructures locales. Applications à des muscles artificiels.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Meunier</w:t>
+                <w:t xml:space="preserve">Experimental Observation of Induced Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">forum d'innovations - Matériaux, Nouveaux Concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">HETMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986514v1</w:t>
+                <w:t xml:space="preserve">hal-01875148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Observation of Induced Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Membranes élastomères anisotropie contrôlée par le design de microstructures locales. Applications à des muscles artificiels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HETMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">forum d'innovations - Matériaux, Nouveaux Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875148v1</w:t>
+                <w:t xml:space="preserve">hal-01986514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale approach to model the mechanical behaviour of heterogeneous hyperelastic membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth European conference on constitutive models for rubber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.429-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18240,51 +18240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Louche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18352,51 +18352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Palengat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Plaideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18460,51 +18460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIXTH EUROPEAN CONFERENCE ON CONSTITUTIVE MODELS FOR RUBBER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.511-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18529,77 +18529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelasticity with volumetric damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth European Conference on Constitutive Models for Rubber (ECCMR VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18676,51 +18676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecmat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18739,325 +18739,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'étirage à froid de tubes par analyse éléments-finis</w:t>
+                <w:t xml:space="preserve">Tube Drawing Process Modelling By A Finite Element Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Palengat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Materials &amp; Processes for Medical Devices Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Palm Desert, CA, United States. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978980v1</w:t>
+                <w:t xml:space="preserve">hal-01978976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tube Drawing Process Modelling By A Finite Element Analysis</w:t>
+                <w:t xml:space="preserve">Modélisation de l'étirage à froid de tubes par analyse éléments-finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Palengat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guiraud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Processes for Medical Devices Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Palm Desert, CA, United States. pp.65-72</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978976v1</w:t>
+                <w:t xml:space="preserve">hal-01978980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of the Mechanical Behaviour of an Unfilled Silicone Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber, ECCMR 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19121,51 +19121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international conference on numerical methods in industrial forming processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19190,90 +19190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement mécanique d’ élastomères silicones chargés et non chargés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19350,51 +19350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanobio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
@@ -19544,51 +19544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19639,90 +19639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un joint osmotique pour stents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orgéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19790,51 +19790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19883,886 +19883,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Mullins effect using damage mechanics: efficiency and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Comparison of recent models for the Mullins effect: formulation and finite element implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber (ECCMR 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.237-243</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004684v1</w:t>
+                <w:t xml:space="preserve">hal-01978990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of recent models for the Mullins effect: formulation and finite element implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Crack initiation in filled natural rubber: experimental database and macroscopic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.41-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978990v1</w:t>
+                <w:t xml:space="preserve">hal-01004685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack initiation in filled natural rubber: experimental database and macroscopic observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+                <w:t xml:space="preserve">Comparaison de deux modélisations de l'effet Mullins dans les élastomères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.41-47</w:t>
+              <w:t xml:space="preserve">Journée SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004685v1</w:t>
+                <w:t xml:space="preserve">hal-01875158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modélisations de l'effet Mullins dans les élastomères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the Mullins effect using damage mechanics: efficiency and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Lorient, France</w:t>
+              <w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber (ECCMR 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.237-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875158v1</w:t>
+                <w:t xml:space="preserve">hal-01004684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche macromoléculaire pour la modélisation de l'hystérésis et de l'effet Mullins dans les caoutchoucs naturels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et réalisation d'un essai de fatigue sur caoutchouc naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIes journées du GFP Ouest</w:t>
+              <w:t xml:space="preserve">XXIIIème journées du GFP Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007905v1</w:t>
+                <w:t xml:space="preserve">hal-01875164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'un essai de fatigue sur caoutchouc naturel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charrier</w:t>
+                <w:t xml:space="preserve">A new modelling of the Mullins'effect and viscoelasticity of elastomers based on physical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème journées du GFP Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Brest, France</w:t>
+              <w:t xml:space="preserve">International Rubber Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875164v1</w:t>
+                <w:t xml:space="preserve">hal-01007784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modelling of the Mullins'effect and viscoelasticity of elastomers based on physical approach</w:t>
+                <w:t xml:space="preserve">Approche macromoléculaire pour la modélisation de l'hystérésis et de l'effet Mullins dans les caoutchoucs naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Rubber Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">XXIIIes journées du GFP Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007784v1</w:t>
+                <w:t xml:space="preserve">hal-01007905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the loading conditions on fatigue properties for filled elastomers</w:t>
               </w:r>
@@ -20774,51 +20774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20882,51 +20882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification and rheological modeling of the Mullins effect for carbon black-filled rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21007,51 +21007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de l'effet Mullins dans les pièces elastomères du secteur automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21160,77 +21160,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelasticity Modeling for Incompressible Passive Biological Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Martiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Living Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.3-30, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21264,103 +21264,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Light Aspiration device for in vivo Soft TIssue Characterization (LASTIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Luboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Luboz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Promayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohan Payan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t>
@@ -21434,103 +21434,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for guiding a medical needle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 10.039.568.B2. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21985,51 +21985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="431983D6"/>
+    <w:nsid w:val="238CC4CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22216,51 +22216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-chagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9386-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077696492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8670-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737984v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Durcan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokarram Hossain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Peri&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01773-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0592" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisheng Liao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Yao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104338" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2269286" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Karam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01613-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Achouri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerbelot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Courvoisier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9050184" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03653685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bsiesy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01583-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03285139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106624" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537803v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Nobre Dantas Grassi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martinni Ramos de Oliveira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103392" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015234v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813420" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gagnieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stephanou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714933" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshan Navaratne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106478" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Joo Tan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Bee Chin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202000053" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Schaefer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109948" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-019-02001-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Barrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00312-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Li Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Chin Ang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47706" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gremen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calvez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.07.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874677v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dalla Monta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.07.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aadf57" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481365v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9324-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stricher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201600237" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2016.1161096" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480519v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau Ying Ch&#8217;ng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.06.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480510v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9508-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0065-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965992v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.01.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936544v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linardon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gruez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.09.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963802v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-013-1023-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963794v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline L. G. Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.07.023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Palengat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.02.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963795v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline L.G. Robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815933" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974917v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.02.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974147v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9571-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BEA146930E6F45A0B9FA24F99825F2D64B9E12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004442" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974831v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006742v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.02.011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007152v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004688v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3547847" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004954v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00136-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Picard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poisbleau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425959v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dieng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426895v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Courvoisier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872398v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870919v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872391v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807447v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-63" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872403v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trezel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chevrot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872406v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872440v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872428v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591882" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986502v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872466v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganachaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514292v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807467v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986504v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872476v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872491v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986507v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872446v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Penven" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079800v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872516v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872521v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807475v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079792v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872528v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936543v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006353v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610295" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936541v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978923v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986546v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936540v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963805v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872579v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978922v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875143v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875137v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875140v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875136v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875145v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978919v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589553" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978920v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978914v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875146v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978916v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986514v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875148v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395961v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875152v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875149v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Plaideau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395960v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387686v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978986v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978980v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978976v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978981v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978983v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978979v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986567v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875155v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004689v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004684v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978990v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004685v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875158v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007905v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875164v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007784v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008335v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391109v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00001-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839909v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01987182v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01988706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-chagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9386-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077696492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8670-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737984v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Durcan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokarram Hossain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Peri&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01773-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0592" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisheng Liao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Yao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104338" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2269286" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Karam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01613-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Achouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerbelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Courvoisier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9050184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03653685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bsiesy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01583-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03285139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106624" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gagnieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stephanou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714933" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537803v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Nobre Dantas Grassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martinni Ramos de Oliveira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103392" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Joo Tan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Bee Chin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202000053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshan Navaratne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106478" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Schaefer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Barrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00312-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275011v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-019-02001-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Li Lee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Chin Ang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47706" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gremen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calvez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109948" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874677v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dalla Monta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aadf57" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9324-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.045" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stricher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201600237" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2016.1161096" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480510v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9508-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0065-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau Ying Ch&#8217;ng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.06.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.01.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linardon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gruez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.09.021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963802v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-013-1023-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963794v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline L. G. Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.07.023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Palengat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.02.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963795v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline L.G. Robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815933" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974917v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.02.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.03.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974147v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9571-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BEA146930E6F45A0B9FA24F99825F2D64B9E12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004442" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006742v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.02.011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007152v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004688v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3547847" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004954v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00136-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Picard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poisbleau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425959v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dieng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426895v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Courvoisier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872343v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870919v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872391v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890322v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807447v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-63" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872403v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trezel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chevrot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872406v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872428v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807452v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591882" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986502v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872440v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872476v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganachaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807467v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872491v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872446v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Penven" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872466v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514292v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872516v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872521v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807475v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079792v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079800v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006353v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610295" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936541v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936543v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978923v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936540v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963805v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986546v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872579v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872528v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875136v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875143v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875137v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875140v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978922v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875145v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978919v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589553" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978920v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875146v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978916v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978914v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875148v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986514v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395961v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875152v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875149v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Plaideau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395960v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387686v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978986v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978976v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978980v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978981v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978983v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978979v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986567v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875155v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004689v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978990v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004685v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875158v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004684v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875164v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007784v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007905v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008335v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391109v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00001-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839909v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01987182v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01988706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>