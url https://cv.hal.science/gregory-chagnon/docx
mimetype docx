--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1,21930 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...21878 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Grégory Chagnon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Université Grenoble Alpes, Laboratoire TIMC, UMR CNRS 5525</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gregory-chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9386-7046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077696492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=P4AIWrsAAAAJ&view_op=list_works&is_public_preview=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-8670-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes - Laboratoire TIMC - CNRS UMR5525</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of nonlinear viscoelasticity and stress softening in soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 115, pp.105818. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress softening and hyper-viscoelastic modeling of soft materials: insights into parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.16245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-viscoelastic stress-softening modeling of pig perineal skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mbj.14506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737984v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental device to measure the compressibility coefficient of soft materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0322716. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0322716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomechanical model for cell sensing and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Manifacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2024.2427112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical experimentation of the gastrointestinal tract: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Durcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokarram Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Perić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.23-59. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-023-01773-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of breast skin and tissue stiffness using a non‐invasive aspiration device and impact of clinical predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Duraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (7), pp.329-336. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ca.24134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the layer, direction and time-dependent mechanical behaviour of the human oesophagus and the effects of formalin preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Durcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokarram Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Perić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (213), pp.20230592. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2023.0592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Ulcers and Dressings: A Strain Sensitivity Analysis of the Boundary Conditions of a Finite Element Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomechanics3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current poisson’s ratio values of finite element models are too low to consider soft tissues nearly-incompressible: illustration on the human heel region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Trebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany Keenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2023.2269286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time and temperature dependences of the stress recovery of Ecoflex polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zisheng Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokarram Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 149, pp.104338. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2022.104338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the different layers of the human oesophagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Durcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokarram Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Perić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48th Congress of the Society of Biomechanics, 26 (sup1), pp.51-53. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Tissue Strains Computation to Evaluate the Mechanical Protection Provided by a New Bilayer Dressing for Heel Pressure Injuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pasquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Skin and Wound Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (10), pp.549 - 556. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/asw.0000000000000042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo measurement of breast tissues stiffness using a light aspiration device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99, pp.105743. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2022.105743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradable Bioadhesives Based on Star PEG–PLA Hydrogels for Soft Tissue Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bethry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (10), pp.4430-4443. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the human oesophagus: anisotropic properties of the embalmed mucosa–submucosa layer under large deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Durcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokarram Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Perić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.1685-1702. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-022-01613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Operation of an Experimental System to Measure the Moments Generated in the Finger Joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gerbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering9050184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New pressure ulcers dressings to alleviate human soft tissues: A finite element study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pasquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tissue Viability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtv.2022.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and modelling of breast Cooper's ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-022-01582-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations of the human oesophagus: anisotropic properties of the embalmed muscular layer under large deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara Durcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokarram Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djordje Perić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Bsiesy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.1169-1186. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-022-01583-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the stress recovery behaviour of Ecoflex silicone rubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zisheng Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokarram Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.106624. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2021.106624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy and Clausius-Clapeyron relation for forward and reverse stress-induced martensitic transformations in polycrystalline NiTi thin walled tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Martinni Ramos de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 146, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A minimal biomechanical model for random cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Manifacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S183-S185. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1813420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-vivo mechanical characterisation of the breast Cooper’s ligaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (sup1), pp.S49-S51. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1812155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of substrate deformations for cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Gagnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chemisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stephanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chauvière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 suppl 1, pp.S334-S335. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a biodegradable PLA–PEG–PLA internal biliary stent for liver transplantation: in vitro degradation and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Letoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbm.b.34709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostable highly aligned polyurethane fibres for the potential application of small calibre vascular grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin Joo Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Bee Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Andriyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (11), pp.1473-1480. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.202000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive thermo-viscoelastic experimental investigation of Ecoflex polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zisheng Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokarram Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohu Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rukshan Navaratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.106478. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From in vitro evaluation to human postmortem pre-validation of a radiopaque and resorbable internal biliary stent for liver transplantation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Broisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biomaterialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106, pp.70-81. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actbio.2020.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized needle shape reconstruction using experimentally based strain sensors positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (9), pp.1901-1916. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-019-02001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Gauges Based 3D Shape Monitoring of Beam Structures Using Finite Width Gauge Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhaume Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40799-019-00312-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Vivo Soft Tissues Mechanical Characterization: Volume-Based Aspiration Method Validated on Silicones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Ali A Elahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59, pp.251-261. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-00440-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Transformation Phenomena and Elastic Moduli of Austenite and Oriented Martensite of Superelastic Thin NiTi Wire through Isothermal Dynamic Mechanical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11665-019-04225-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Polyurethane Fibers: Relation between the Spinning Technique and the Resulting Fiber Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin Joo Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Li Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee Chin Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Andriyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical behaviour of human bile duct wall and impact of cadaveric preservation processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Gremen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D small strain large deflection beam shape sensing including poisson effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.109948. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2019.109948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and constitutive modeling of the biomechanical behavior of male human urethral tissues validated by histological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10237-018-1003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using thickness-shear mode quartz resonator for characterizing the viscoelastic properties of PDMS during cross-linking, from the liquid to the solid state and at different temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dalla Monta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 280, pp.107-113. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2018.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic deformation of highly aligned dry-spun thermoplastic polyurethane elastomer microfibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin Joo Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Andriyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee Chin Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (12), pp.125301. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/aadf57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic viscoelastic models in large deformation for architectured membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 301 (10), pp.1151-1157. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-016-9324-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of processing parameters on the macroscopic mechanical behavior of PVA hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75, pp.769-776. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2017.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of architectured photosensitive silicone membranes: Experimental data and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (6), pp.524-533. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376494.2016.1161096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Induced Bulk Architecturation of PDMS Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 301, pp.1151-1157. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.201600237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-linear viscoelastic model to describe the mechanical behavior's evolution of biodegradable polymers during hydrolytic degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Breche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131, pp.145-156. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour'sevolution of a PLA-b-PEG-b-PLA triblock copolymer during hydrolytic degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Breche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60, pp.288-300. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and theoretical modelling of induced anisotropy during stress-softening of rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97-98, pp.554-565. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and modeling of filled silicone architectured membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-014-0065-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperelastic Energy Densities for Soft Biological Tissues: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Elasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (2), pp.129-160. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10659-014-9508-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of electropulse heat treatment of cold worked NiTi wire: From uniform to localised tensile behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 227, pp.244-250. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2015.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiopaque poly(e-caprolactone) as additive for X-ray imaging of temporary implantable medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.84125-84133. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra19488a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic large deformation of geometrically architectured unfilled silicone membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.87-99. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2014.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Mullins effect in elastomers swollen by palm biodiesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Andriyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Sze Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiau Ying Ch’ng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original architectured NiTi silicone rubber structure for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.184-190. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2014.08.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization and comparison of different NiTi/silicone rubber interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2013.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of classical viscoelastic models in large deformation to anisotropy and stress softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.54-64. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent set and stress softening constitutive equation applied to rubber like materials and soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00707-013-1023-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conical mandrel tube drawing test designed to assess failure criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Linardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gruez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.347-357. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and identification of a constitutive model of induced anisotropy by the Mullins effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperelasticity with rate-independent microsphere hysteresis model for rubberlike materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a 3D needle-tissue force distribution basis to optimise the design of an instrumented needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline L.G. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.320-322. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2013.815933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the temperature on the mechanical behaviour of filled and unfilled silicone rubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (3), pp.492 - 501. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2013.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Three-Dimensional Static Force Distribution Basis for a Medical Needle Inserted into Soft Tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline L. G. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.156-170. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold drawing of 316L stainless steel thin-walled tubes: experiments and finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Palengat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Linardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70, pp.69-78. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Mullins stress softening of a deformed silicone holey plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49, pp.36-43. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced anisotropy by the Mullins effect in filled silicone rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.70-80. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An osmotically inflatable seal to treat endoleaks of type 1, following endovascular aneurysm repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.1250070. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219519412004958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane Curvatures and Stress-strain Full Fields of Axisymmetric Bulge Tests from 3D-DIC Measurements. Theory and Validation on Virtual and Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (7), pp.865-880. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-011-9571-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the wall stress in abdominal aortic aneurysm influence of the material model incompressibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Toungara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geindreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219519412004442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the isotropic models of the Mullins effect based on filled silicone rubber experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (9), pp.841-851. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical experimental characterisation and numerical modelling of an unfilled silicone rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.765-777. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new constitutive equations for the Mullins effect in rubber using the network alteration theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (22-23), pp.6817-6831. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of the Hart-Smith model with the Arruda-Boyce and Gent formulations for rubber elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubber Chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (4), pp.724-735. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5254/1.3547847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004688v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of Continuum Damage Mechanics as applied to the Mullins effect in elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52 (7), pp.1627-1650. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2003.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theory of network alteration for the Mullins effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 50 (9), pp.2011-2028. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-5096(01)00136-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-dependent relaxation time of viscoelastic soft tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Iaquinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2025 - The 12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Mechanics, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical model of the human face with a perspective of surgical assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ali Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Poisbleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SB 2023 - 48ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.S202-S204, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element study of strains around sacral and heel pressure ulcers with a new bi-layer dressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pasquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of strain clusters in injured heel Finite Element models with a new pressure ulcer dressing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pasquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling quasi-incompressibility of soft-tissues to quantify strains for pressure ulcers healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pasquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th congress of the Society of Biomechanics, Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Monastir, Tunisia. pp.S119-S121, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2022.2116885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo breast stiffness measured by aspiration assuming a bi-layer material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress of Biomechanics (WCB'2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a finite element model of prostate validated by a realistic prostate phantom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostable highly aligned polyurethane fibres for the potential application of small calibre vascular graft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin Joo Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee Chin Ang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Andriyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on the science and engineering materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kuala Lumpur, Malaysia. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.202000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of the forefinger maximum bending moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gerbelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44eme congrès de la société de biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Degradable Polymers for Advanced Applications in Clinical Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Darcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Awada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Advanced Functional Polymers for Medicine Conference (AFPM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy and temperature dependence of superelastic behavior of NiTi shape memory alloy thin walled tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale des efforts maximaux de l'index pour la caractérisation des orthèses du doigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de la Société Française d'Orthopédie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of anisotropy on strain localization phenomenon in tension of superelastic NiTi thin walled tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Martensitic Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-based model for U-shaped strain gauges on medical needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and radiological behavior of a bioresorbable polymer during in vivo degradation. An in vivo rat study to develop an Internal biliary stent to reduce biliary complications after liver transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Broisat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soubies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la motilité cellulaire perturbée par l'interaction cellule-substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Gagnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chemisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Stephanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Séminaire de la Société Francophone de Biologie Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sainf Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the evolution of the dynamic elastic modulus during isothermal tensile tests can bring new information on mechanisms deformation of a NiTi superelastic wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of viscoelastic properties of silicone rubber during cross-linking investigated by thickness-shear mode quartz resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Dalla Monta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Razan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Constitutive Models for Rubbers (ECCMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315223278-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a biomechanical model and design of a realistic phantom for the evaluation of an innovative medical vacuum hemostasis device for the treatment of benign prostatic hyperplasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Trezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Voros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872403v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic tensile behavior of NiTi Tubes and its dependence on temperature experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented needle sensors positioning method based on experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic thermomechanical properties of a superelastic Nickel-Titane thin tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estephanie Nobre Dantas Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique In Vitro de tissus mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Sensors Placement for Accurate 3D Needle Shape Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Loup Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2016.7591882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lois hyper-viscoélastiques anisotropes des élastomères architecturès aux tissus du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail Mécanique des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of mechanical properties of a PLA-b-PEG-b-PLA biodegradable triblock copolymer during hydrolytic degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Breche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of anisotropic mechanical behavior of ex vivo human urethral tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration, modélisation et simulation de membranes architecturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of digital image correlation to analyse a membrane bulge test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Materials and Large Deformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of architectured silicone membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du comportement viscoélastique de copolymères triblocs PLA-PEG-PLA au cours de la dégradation par hydrolyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Breche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nottelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of mechanical properties of silicone elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Silicon-Based Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically-architectured silicone elastomer membranes for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Workshop on Silicon-Based Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de polymères PVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Masri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Penven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'architecturation de module de membranes élastomères silicones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deformation des Polymères Solides (DEPOS26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et modélisation de membranes silicones architecturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'interface NiTi/silicone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journée thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes élastomères en silicone à architecturation de module pour applications biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deformation des polymères (DEPOS25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimaterials and Architectured Materials for Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Breche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectured Biomaterials, Medical and Tissue Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectured silicone elastomers for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Rinaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFIP / INSA Lyon, Les matériaux polymères architecturés pour les transports et les économies d'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the nature of Mullins effect in swollen nitrile rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Sze Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Andriyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Experimental Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliages à mémoire de forme Nickel-Titane architecturés et à gradient. Applications médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et caractérisation mécanique de membranes silicone architecturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ganachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création de membranes anisotropes à partir d'un matériau silicone chargé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Thématique sur la caractérisation mécanique des élastomères : nouvelles approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement thermomécanique d'un fil fin de NiTi par spectromètre dynamique mécanique et thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the Mullins effect in swollen elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Sze Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Andriyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalina Muhammad Afifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.437-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectured biomaterials for medical devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FE Modeling of NiTi Elastomeric Composites for Use as Biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape Memory and Superelastic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a real-time tracking of a medical deformable needle from strain measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline L.G. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonvilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Osaka, Japan. pp.3495-8, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2013.6610295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature on the mechanical behavior of filled and unfilled silicone rubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.511-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of constitutive equation of filled silicone architectured membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mechanical Spectroscopy of Nanograined Thin NiTi Wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Sittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yinong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Shape Memory and Superelastic Technologies (SMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of specific experimental tests to evaluate formability prediction of cold drawing CoCr Tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Linardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gruez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Nassau, Bahamas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic modeling of the Mullins effect and the residual strain of filled silicone rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Sebastian, Spain. pp.431-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way to access the interaction forces between complex tissues and needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline L. G. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bricault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Congress of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanics of soft tissues in Human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Science des Matériaux et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a New Approach of Tracking of Medical Deformable Needles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonvilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARS - Computer Asssited Radiology and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of hysteresis by means of a directional approach. Constitutive Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Constitutive Models for Rubbers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Sabastian, Spain. pp.107-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'adoucissement anisotrope dans le comportement hyperélastique des milieux du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Mécanotransduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) sur des élastomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée thématique sur la caractérisation mécanique des élastomères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle anisotrope de l'effet Mullins par l'étude d'une plaque trouée en silicone chargé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement by DMA in Tension of Elastic Moduli and Transformation Behaviour of fine Nitinol Medical Wires as function of Stress and Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Sittner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the Induced Anisotropy by Mullins Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’anisotropie de l’effet Mullins sur des essais non classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of LASTIC (Light Aspiration device for in vivo Soft TIssue Characterization) with classic Tensile Tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced experimental approaches and inverse problems in tissue biomechanics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France. pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour of architectured NiTi materials in complex loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delobelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the behaviour of filled silicone architectured membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rebouah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimat - Architectured Materials Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and modeling of smart silicone elastomer membranes reinforced with shaped NiTi textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludek Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Connesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EUROMECH - Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la température sur le comportement mécanique d' un élastomère silicone chargé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée thématique sur la Caractérisation Mécanique des Elastomères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum mechanical model for the Mullins effect in swollen rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Andriyana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Sze Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Material and Manufacturing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the experimental determination of stress-strain full fields during a bulge test thanks to 3D-DIC technique to the characterization of anisotropic Mullins effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Constitutive Models for Rubber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Drawing of Small Stainless Steel Platinum Medical Tubes-Influence of the Tool Parameters on the Forming Limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Linardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Affagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gruez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 14TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING: ESAFORM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déformation en flexion d'une aiguille médicale dans les tissus mous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse complète du bulge test grâce aux mesures 3D des champs de déplacements par stéréo-corrélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique sur la Caractérisation Mécanique des Elastomères 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material nearly incompressibility on the numerical prediction of maximum wall stresses in Abdominal Aortic Aneurysm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Toungara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geindreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress Of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach to model the mechanical behaviour of heterogeneous hyperelastic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European conference on constitutive models for rubber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.429-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modelling of cold drawing processes of small diameter tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Palengat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th EUROMECH - Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes élastomères anisotropie contrôlée par le design de microstructures locales. Applications à des muscles artificiels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">forum d'innovations - Matériaux, Nouveaux Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Observation of Induced Anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modelling of cold drawing processes of Co-Cr small diameter tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Palengat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Plaideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Processes for Medical Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of induced anisotropy of the Mullins effect in particle-reinforced silicone rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIXTH EUROPEAN CONFERENCE ON CONSTITUTIVE MODELS FOR RUBBER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresde, Germany. pp.511-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperelasticity with volumetric damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Le Cam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Conference on Constitutive Models for Rubber (ECCMR VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du coefficient de frottement par analyse inverse pour l'étirage de tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Palengat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecmat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'étirage à froid de tubes par analyse éléments-finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Palengat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tube Drawing Process Modelling By A Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Palengat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Processes for Medical Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Palm Desert, CA, United States. pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tube Drawing Process Modelling By A Finite Element Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Palengat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on numerical methods in industrial forming processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of the Mechanical Behaviour of an Unfilled Silicone Rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Constitutive Models for Rubber, ECCMR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement mécanique d’ élastomères silicones chargés et non chargés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmotic motor : Osmotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Mullins effect on local strains and stresses in structures-Numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth European Conference on Constitutive Models for Rubber, ECCMR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed physical-phenomenological approach for the Mullins effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth European Conference on Constitutive Models or Rubber (ECCMR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH, Jun 2005, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un joint osmotique pour stents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées de modélisation numérique en biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and numerical limitations for the simulation of crack propagation in natural rubber components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Constitutive Models for Rubber (ECCMR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of recent models for the Mullins effect: formulation and finite element implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Constitutive Models for Rubber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation in filled natural rubber: experimental database and macroscopic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux modélisations de l'effet Mullins dans les élastomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Mullins effect using damage mechanics: efficiency and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Conference on Constitutive Models for Rubber (ECCMR 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Londres, United Kingdom. pp.237-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the loading conditions on fatigue properties for filled elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Rubber Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche macromoléculaire pour la modélisation de l'hystérésis et de l'effet Mullins dans les caoutchoucs naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIes journées du GFP Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation d'un essai de fatigue sur caoutchouc naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème journées du GFP Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new modelling of the Mullins'effect and viscoelasticity of elastomers based on physical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Ostoja-Kuczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Rubber Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification and rheological modeling of the Mullins effect for carbon black-filled rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Seminar on Elastomers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation de l'effet Mullins dans les pièces elastomères du secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperelasticity Modeling for Incompressible Passive Biological Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ohayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomechanics of Living Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.3-30, 2017, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-804009-6.00001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a Light Aspiration device for in vivo Soft TIssue Characterization (LASTIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Luboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Promayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohan Payan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Tissue Biomechanical Modeling for Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.243-256, 2012, 978-3-642-29013-8. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8415_2012_123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for guiding a medical needle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 10.039.568.B2. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomechanical model for cell sensing and cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Manifacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'effet Mullins dans les élastomères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Ecole Centrale de Nantes; Université de Nantes, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01987182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude du comportement mécanique de matériaux architecturés fortement déformables pour applications médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Chagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université de Grenoble, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01988706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId426"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -21985,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="238CC4CF"/>
+    <w:nsid w:val="5A251284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22216,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-chagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9386-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077696492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8670-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737984v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Durcan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokarram Hossain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Peri&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01773-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0592" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisheng Liao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Yao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104338" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2269286" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Karam" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01613-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Achouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerbelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Courvoisier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9050184" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03653685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bsiesy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01583-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03285139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106624" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gagnieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stephanou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714933" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537803v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Nobre Dantas Grassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martinni Ramos de Oliveira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103392" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813420" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Joo Tan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Bee Chin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202000053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshan Navaratne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106478" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Schaefer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Barrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00312-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275011v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-019-02001-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Li Lee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Chin Ang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47706" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gremen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calvez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109948" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874677v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dalla Monta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.07.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aadf57" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480542v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9324-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.045" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stricher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201600237" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480538v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2016.1161096" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480510v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9508-z" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0065-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau Ying Ch&#8217;ng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.06.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.01.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936544v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linardon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gruez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.09.021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963802v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-013-1023-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963794v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline L. G. Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.07.023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936527v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Palengat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.02.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963795v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline L.G. Robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815933" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974917v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.02.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.03.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974147v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9571-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BEA146930E6F45A0B9FA24F99825F2D64B9E12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004442" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006742v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.02.011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007152v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004688v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3547847" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004954v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00136-3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362581v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Picard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poisbleau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425959v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dieng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426895v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425957v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Courvoisier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872343v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870919v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872391v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890322v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807447v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-63" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872403v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trezel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chevrot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872416v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872406v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872428v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807452v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591882" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986502v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872440v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872476v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganachaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807467v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986507v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872491v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872446v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Penven" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872466v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514292v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872516v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872521v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807475v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079792v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079800v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006353v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610295" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936541v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936543v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978923v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936540v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963805v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986546v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872579v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872528v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875136v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875143v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875137v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875140v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978922v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875145v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978919v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589553" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978920v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875146v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978916v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978914v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875148v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986514v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395961v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875152v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875149v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Plaideau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395960v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387686v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978986v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978976v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978980v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978981v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978983v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978979v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986567v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391095v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875155v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004689v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978990v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004685v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875158v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004684v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875164v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007784v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007905v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008335v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391109v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00001-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839909v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01987182v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01988706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gregory-chagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9386-7046" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077696492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=P4AIWrsAAAAJ&amp;view_op=list_works&amp;is_public_preview=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8670-2014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05229634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Iaquinta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105818" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191800v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16245" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737984v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14506" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Briot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Connesson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Barraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322716" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Verdier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cheddadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2024.2427112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Durcan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokarram Hossain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Peri&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01773-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Duraes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Connesson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ca.24134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0592" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fougeron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alonso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomechanics3010001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Trebbi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Keenan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chagnon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2269286" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231118v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zisheng Liao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohu Yao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2022.104338" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229879v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pasquinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/asw.0000000000000042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2022.105743" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Karam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01613-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649806v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Achouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gerbelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Courvoisier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9050184" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtv.2022.05.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03653685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bsiesy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01583-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03285139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Jing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106624" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537803v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estephanie Nobre Dantas Grassi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martinni Ramos de Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103392" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813420" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gagnieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chemisky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Stephanou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714933" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Joo Tan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Bee Chin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Andriyana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.202000053" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukshan Navaratne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106478" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275011v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Schaefer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-019-02001-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Barrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-019-00312-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974859v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali A Elahi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-00440-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-019-04225-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053037v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Li Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bee Chin Ang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47706" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275007v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gremen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calvez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.07.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425954v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2019.109948" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dalla Monta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Razan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Le Cam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.07.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974091v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aadf57" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebouah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9324-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481365v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.02.045" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stricher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2016.1161096" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201600237" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marckmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Saux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.06.028" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0065-0" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-014-9508-z" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delobelle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2015.08.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.11.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480519v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Sze Loo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiau Ying Ch&#8217;ng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.06.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690559v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2014.08.062" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Cam" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2013.09.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965992v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.01.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-013-1023-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936544v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Linardon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gruez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.09.021" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063253v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.068" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963795v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline L.G. Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815933" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073891v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2013.01.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963794v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline L. G. Robert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bricault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.07.023" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Palengat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2013.02.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974917v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.02.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974831v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.03.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974834v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004958" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974147v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9571-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BEA146930E6F45A0B9FA24F99825F2D64B9E12E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974141v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Toungara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004442" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974135v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2010.07.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328231v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2008.05.011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006742v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.02.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004688v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/1.3547847" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007152v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004954v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(01)00136-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05362581v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265137v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Picard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cotton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Nazari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poisbleau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948677v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04502027v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855115v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2116885" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425959v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dieng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Voros" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426895v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425957v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Courvoisier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872398v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426889v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872343v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870919v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872391v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890322v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872409v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807447v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315223278-63" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872403v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Trezel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Chevrot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872416v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872406v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872428v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591882" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986502v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872440v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807467v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986504v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872476v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ganachaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986507v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872491v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazeau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872446v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Penven" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872466v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514292v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079804v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872516v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872503v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872521v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ganachaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807475v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872510v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079792v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079800v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963807v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936543v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalina Muhammad Afifi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872546v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872597v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tissot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006353v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonvilain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610295" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936541v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872585v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sittner" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yinong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978923v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936540v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963805v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872579v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986546v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Robert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936538v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872528v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739433v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Luboz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Promayon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barthod" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875143v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875138v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875140v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705487v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809087v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875136v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875139v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Heller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875141v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978922v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875145v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978920v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978919v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589553" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978918v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875146v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978916v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978914v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395961v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875152v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986514v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875148v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875149v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Plaideau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395960v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387686v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978986v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guiraud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Millet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978980v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978976v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978983v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978981v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978979v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986567v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689154v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391095v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875155v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004689v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ostoja-Kuczynski" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978990v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004685v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875158v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004684v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008335v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007905v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875164v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007784v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008192v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391109v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974109v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martiel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804009-6.00001-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706828v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2012_123" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311643v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinong Liu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839909v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01987182v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01988706v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>