--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1663,590 +1663,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : point sur les avancées de la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : un lien maintenant bien établi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmannuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 372, pp.62-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668038v1</w:t>
+                <w:t xml:space="preserve">hal-02663081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sunflower genotype tolerance to Phoma macdonaldii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barrault</w:t>
+                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : point sur les avancées de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmannuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17 (3), pp.161-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0304⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.157-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656296v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Inoculation Methods to Reproduce Sunflower Premature Ripening Caused by Phoma macdonaldii</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+                <w:t xml:space="preserve">Assessment of sunflower genotype tolerance to Phoma macdonaldii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Larfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-03-10-0180⟩</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662564v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by Phoma macdonaldii</w:t>
+                <w:t xml:space="preserve">Evaluation of Inoculation Methods to Reproduce Sunflower Premature Ripening Caused by Phoma macdonaldii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.009⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (12), pp.1398-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-03-10-0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661241v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : un lien maintenant bien établi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by Phoma macdonaldii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663081v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of sunflower root colonisation by Phoma macdonaldii</w:t>
               </w:r>
@@ -3315,51 +3315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 104 (2), pp.490-496. </w:t>
@@ -3410,51 +3410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of partial resistance to black stem (Phoma macdonaldii) in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad Roustaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,403 +3521,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic variability of Leptosphaeria lindquistii (anamorph: Phoma macdonaldii), a fungal pathogen of sunflower</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrastructural studies of the mode of penetration by Phoma macdonaldii in sunflower seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Costes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Roustaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 90 (8), pp.915-920</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875262v1</w:t>
+                <w:t xml:space="preserve">hal-02693881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural studies of the mode of penetration by Phoma macdonaldiiin sunflower seedlings</w:t>
+                <w:t xml:space="preserve">Phenotypic variability of Leptosphaeria lindquistii (anamorph: Phoma macdonaldii), a fungal pathogen of sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad Roustaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO.2000.90.8.915⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (2), pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3059.2000.00451.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878787v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural studies of the mode of penetration by Phoma macdonaldii in sunflower seedlings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Roustaee</w:t>
+                <w:t xml:space="preserve">Ultrastructural studies of the mode of penetration by Phoma macdonaldiiin sunflower seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad Roustaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dechamp-Guillaume</w:t>
+                <w:t xml:space="preserve">Brigitte Gelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gélie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Dargent</w:t>
+                <w:t xml:space="preserve">Robert Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 90 (8), pp.915-920</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 90 (8), pp.915-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO.2000.90.8.915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693881v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of doubled-haploid lines and localization of quantitative trait loci (QTL) for partial resistance to bacterial leaf streak (Xanthomonas campestris pv. hordei) in barley</w:t>
               </w:r>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4089,51 +4089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rahimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 144 (2), pp.97-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4231,51 +4231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 45 (4), pp.736-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4939,385 +4939,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plant density on sunflower premature ripening caused by Phoma macdonaldii</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in Phoma macdonaldii (Leptosphaeria lindquistii) epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+                <w:t xml:space="preserve">Charlène Descorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmannelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Sunflower Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sunflower Association, Feb 2012, Mar del Plata, Argentina</w:t>
+              <w:t xml:space="preserve">18. International Conference on Sunflower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 203 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538175v1</w:t>
+                <w:t xml:space="preserve">hal-02746720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des contraintes biotiques dans la modélisation dynamique des interactions génotype x environnement x conduite de culture pour une production intégrée du tournesol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Effects of plant density on sunflower premature ripening caused by Phoma macdonaldii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Carrefour de la Sélection du Tournesol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">18th International Sunflower Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sunflower Association, Feb 2012, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806717v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Phoma macdonaldii (Leptosphaeria lindquistii) epidemiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hebrard</w:t>
+                <w:t xml:space="preserve">Intégration des contraintes biotiques dans la modélisation dynamique des interactions génotype x environnement x conduite de culture pour une production intégrée du tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desanlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmannelle Mestries</w:t>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Sunflower</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 203 p</w:t>
+              <w:t xml:space="preserve">24. Carrefour de la Sélection du Tournesol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746720v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple models to predict the incidence of premature ripening caused by Phoma macdonaldii as a function of sunflower crop management</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Society for Agronomy Congress (AGRO2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5405,243 +5405,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen and water on premature ripening caused by Phoma macdonaldii, a fungal pathogen of sunflower</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celia Seassau</w:t>
+                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by phoma macdonaldii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dechamp-guillaume</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Plant Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes, Dec 2009, Tours, France. pp.347-356</w:t>
+              <w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Tours, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960515v1</w:t>
+                <w:t xml:space="preserve">hal-02823647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by phoma macdonaldii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+                <w:t xml:space="preserve">Effects of nitrogen and water on premature ripening caused by Phoma macdonaldii, a fungal pathogen of sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dechamp-guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Tours, France. 10p</w:t>
+              <w:t xml:space="preserve">9th International Conference on Plant Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes, Dec 2009, Tours, France. pp.347-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823647v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparision of artificial inoculation with phoma madonaldii to reproduce sunflower premature ripening</w:t>
               </w:r>
@@ -5931,51 +5931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Plant Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6140,51 +6140,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Tournesol, 10 années de recherches collaboratives - Résultats marquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,51 +6773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E5031F8"/>
+    <w:nsid w:val="7C3F6249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6921,51 +6921,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B9F5F943"/>
+    <w:nsid w:val="F7547380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7069,51 +7069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04909ADE"/>
+    <w:nsid w:val="FDA6F11A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7217,51 +7217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="877CD1A6"/>
+    <w:nsid w:val="E826E071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7365,51 +7365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0B48E215"/>
+    <w:nsid w:val="E3DA7D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7608,51 +7608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@ensat.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@toulouse-inp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galaup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait-Kaci Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-017-1116-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Larfeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Abou Al Fadil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rickauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9396-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Darvishzadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bernousi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710802282747" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01620.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9102-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hewezi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitprez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01696.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1701-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Attari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrafi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-197.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghias Rachid Alchaarani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Roustaee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mokrani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100742" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00464.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00451.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dargent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2000.90.8.915" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roustaee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dargent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania El Attari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Hayes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050714" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alizadeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.1996.tb01495.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXWC2SMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-166.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ricart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.tb20830.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessere Diane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanques J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp-Guillaume Gr&#233;gory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Descorps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hebrard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe Jean Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottin Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudart Georges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Joelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601078v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bienfait" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Facompr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@ensat.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@toulouse-inp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galaup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait-Kaci Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-017-1116-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Larfeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Abou Al Fadil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rickauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9396-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Darvishzadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bernousi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710802282747" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01620.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9102-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hewezi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitprez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01696.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1701-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Attari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrafi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-197.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghias Rachid Alchaarani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Roustaee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mokrani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100742" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00464.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roustaee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dargent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875262v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00451.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dargent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2000.90.8.915" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania El Attari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Hayes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050714" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alizadeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.1996.tb01495.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXWC2SMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-166.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ricart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.tb20830.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessere Diane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanques J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp-Guillaume Gr&#233;gory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Descorps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hebrard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe Jean Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottin Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudart Georges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Joelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601078v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bienfait" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Facompr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>