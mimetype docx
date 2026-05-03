--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1663,590 +1663,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : un lien maintenant bien établi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : point sur les avancées de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmannuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.157-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663081v1</w:t>
+                <w:t xml:space="preserve">hal-02668038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : point sur les avancées de la recherche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+                <w:t xml:space="preserve">Assessment of sunflower genotype tolerance to Phoma macdonaldii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Larfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17 (3), pp.157-160. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.161-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668038v1</w:t>
+                <w:t xml:space="preserve">hal-02656296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sunflower genotype tolerance to Phoma macdonaldii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Barrault</w:t>
+                <w:t xml:space="preserve">Evaluation of Inoculation Methods to Reproduce Sunflower Premature Ripening Caused by Phoma macdonaldii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (12), pp.1398-1404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-03-10-0180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ocl.2010.0304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02656296v1</w:t>
+                <w:t xml:space="preserve">hal-02662564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Inoculation Methods to Reproduce Sunflower Premature Ripening Caused by Phoma macdonaldii</w:t>
+                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by Phoma macdonaldii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-03-10-0180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662564v1</w:t>
+                <w:t xml:space="preserve">hal-02661241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by Phoma macdonaldii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : un lien maintenant bien établi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 372, pp.62-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661241v1</w:t>
+                <w:t xml:space="preserve">hal-02663081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of sunflower root colonisation by Phoma macdonaldii</w:t>
               </w:r>
@@ -3315,51 +3315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gentzbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Mokrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 104 (2), pp.490-496. </w:t>
@@ -3410,51 +3410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of partial resistance to black stem (Phoma macdonaldii) in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad Roustaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,403 +3521,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural studies of the mode of penetration by Phoma macdonaldii in sunflower seedlings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic variability of Leptosphaeria lindquistii (anamorph: Phoma macdonaldii), a fungal pathogen of sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad Roustaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roustaee</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 49 (2), pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3059.2000.00451.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693881v1</w:t>
+                <w:t xml:space="preserve">hal-02875262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic variability of Leptosphaeria lindquistii (anamorph: Phoma macdonaldii), a fungal pathogen of sunflower</w:t>
+                <w:t xml:space="preserve">Ultrastructural studies of the mode of penetration by Phoma macdonaldiiin sunflower seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad Roustaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-3059.2000.00451.x⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 90 (8), pp.915-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO.2000.90.8.915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875262v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructural studies of the mode of penetration by Phoma macdonaldiiin sunflower seedlings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
+                <w:t xml:space="preserve">Ultrastructural studies of the mode of penetration by Phoma macdonaldii in sunflower seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roustaee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Gelie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">G. Dechamp-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Dargent</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 90 (8), pp.915-920. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 90 (8), pp.915-920</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878787v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of doubled-haploid lines and localization of quantitative trait loci (QTL) for partial resistance to bacterial leaf streak (Xanthomonas campestris pv. hordei) in barley</w:t>
               </w:r>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4089,51 +4089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sarrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rahimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 144 (2), pp.97-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4231,51 +4231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 45 (4), pp.736-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4939,385 +4939,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Phoma macdonaldii (Leptosphaeria lindquistii) epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of plant density on sunflower premature ripening caused by Phoma macdonaldii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Descorps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Sunflower</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 203 p</w:t>
+              <w:t xml:space="preserve">18th International Sunflower Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sunflower Association, Feb 2012, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746720v1</w:t>
+                <w:t xml:space="preserve">hal-03538175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of plant density on sunflower premature ripening caused by Phoma macdonaldii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
+                <w:t xml:space="preserve">Intégration des contraintes biotiques dans la modélisation dynamique des interactions génotype x environnement x conduite de culture pour une production intégrée du tournesol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Desanlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Sunflower Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sunflower Association, Feb 2012, Mar del Plata, Argentina</w:t>
+              <w:t xml:space="preserve">24. Carrefour de la Sélection du Tournesol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538175v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des contraintes biotiques dans la modélisation dynamique des interactions génotype x environnement x conduite de culture pour une production intégrée du tournesol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Advances in Phoma macdonaldii (Leptosphaeria lindquistii) epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Descorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toky Rakotonindraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maury</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmannelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Carrefour de la Sélection du Tournesol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">18. International Conference on Sunflower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 203 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806717v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple models to predict the incidence of premature ripening caused by Phoma macdonaldii as a function of sunflower crop management</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Society for Agronomy Congress (AGRO2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5405,243 +5405,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by phoma macdonaldii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
+                <w:t xml:space="preserve">Effects of nitrogen and water on premature ripening caused by Phoma macdonaldii, a fungal pathogen of sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dechamp-guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Tours, France. 10p</w:t>
+              <w:t xml:space="preserve">9th International Conference on Plant Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes, Dec 2009, Tours, France. pp.347-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823647v1</w:t>
+                <w:t xml:space="preserve">hal-03960515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrogen and water on premature ripening caused by Phoma macdonaldii, a fungal pathogen of sunflower</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celia Seassau</w:t>
+                <w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by phoma macdonaldii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dechamp-guillaume</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Plant Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes, Dec 2009, Tours, France. pp.347-356</w:t>
+              <w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Tours, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960515v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparision of artificial inoculation with phoma madonaldii to reproduce sunflower premature ripening</w:t>
               </w:r>
@@ -5931,51 +5931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Plant Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6140,51 +6140,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Tournesol, 10 années de recherches collaboratives - Résultats marquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,51 +6773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C3F6249"/>
+    <w:nsid w:val="09A68B1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6921,51 +6921,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F7547380"/>
+    <w:nsid w:val="ACE96E79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7069,51 +7069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FDA6F11A"/>
+    <w:nsid w:val="444F1A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7217,51 +7217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E826E071"/>
+    <w:nsid w:val="F156C298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7365,51 +7365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E3DA7D21"/>
+    <w:nsid w:val="2C6A2AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7608,51 +7608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@ensat.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@toulouse-inp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galaup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait-Kaci Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-017-1116-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656296v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Larfeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0304" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Abou Al Fadil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rickauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9396-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Darvishzadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bernousi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710802282747" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01620.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9102-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hewezi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitprez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01696.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1701-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Attari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrafi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-197.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghias Rachid Alchaarani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Roustaee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mokrani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100742" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00464.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roustaee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dargent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875262v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00451.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dargent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2000.90.8.915" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania El Attari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Hayes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050714" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alizadeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.1996.tb01495.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXWC2SMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-166.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ricart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.tb20830.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessere Diane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanques J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp-Guillaume Gr&#233;gory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Descorps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hebrard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe Jean Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottin Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudart Georges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Joelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601078v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bienfait" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Facompr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@ensat.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@toulouse-inp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galaup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait-Kaci Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-017-1116-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Larfeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Abou Al Fadil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rickauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9396-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Darvishzadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bernousi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710802282747" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01620.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9102-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hewezi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitprez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01696.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1701-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Attari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrafi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-197.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghias Rachid Alchaarani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Roustaee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mokrani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100742" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00464.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00451.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dargent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2000.90.8.915" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roustaee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dargent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania El Attari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Hayes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050714" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alizadeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.1996.tb01495.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXWC2SMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-166.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ricart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.tb20830.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessere Diane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanques J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp-Guillaume Gr&#233;gory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Descorps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hebrard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe Jean Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottin Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudart Georges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Joelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601078v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bienfait" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Facompr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>