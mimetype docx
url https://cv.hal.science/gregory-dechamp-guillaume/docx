--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -4689,277 +4689,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avancées pour une meilleure gestion des principaux bioagresseurs du tournesol.</w:t>
+                <w:t xml:space="preserve">Control of Verticillium dahliae causing sunflower wilt using Brassica cover crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Diane Desserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Desplanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Echanges Tournesol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Edirne, Turkey. 1230 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741769v1</w:t>
+                <w:t xml:space="preserve">hal-02744263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Verticillium dahliae causing sunflower wilt using Brassica cover crops</w:t>
+                <w:t xml:space="preserve">Les avancées pour une meilleure gestion des principaux bioagresseurs du tournesol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Desserre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Desplanques</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Sunflower Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Edirne, Turkey. 1230 p</w:t>
+              <w:t xml:space="preserve">Journées d'Echanges Tournesol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744263v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plant density on sunflower premature ripening caused by Phoma macdonaldii</w:t>
               </w:r>
@@ -4984,51 +4984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Sunflower Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sunflower Association, Feb 2012, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5053,64 +5053,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des contraintes biotiques dans la modélisation dynamique des interactions génotype x environnement x conduite de culture pour une production intégrée du tournesol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5303,51 +5303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple models to predict the incidence of premature ripening caused by Phoma macdonaldii as a function of sunflower crop management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dechamp-Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6153,51 +6153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Tournesol, 10 années de recherches collaboratives - Résultats marquants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,51 +6773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09A68B1D"/>
+    <w:nsid w:val="4CCAEA88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6921,51 +6921,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ACE96E79"/>
+    <w:nsid w:val="834E0F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7069,51 +7069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="444F1A37"/>
+    <w:nsid w:val="75C7FDF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7217,51 +7217,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F156C298"/>
+    <w:nsid w:val="31CAA072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7365,51 +7365,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C6A2AD2"/>
+    <w:nsid w:val="274E0BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7608,51 +7608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@ensat.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@toulouse-inp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galaup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait-Kaci Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-017-1116-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Larfeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Abou Al Fadil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rickauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9396-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Darvishzadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bernousi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710802282747" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01620.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9102-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hewezi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitprez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01696.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1701-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Attari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrafi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-197.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghias Rachid Alchaarani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Roustaee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mokrani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100742" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00464.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00451.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dargent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2000.90.8.915" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roustaee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dargent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania El Attari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Hayes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050714" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alizadeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.1996.tb01495.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXWC2SMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-166.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ricart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.tb20830.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessere Diane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanques J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp-Guillaume Gr&#233;gory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Descorps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hebrard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe Jean Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottin Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudart Georges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Joelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601078v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bienfait" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Facompr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@ensat.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregory.dechamp@toulouse-inp.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571951v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galaup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Desplanques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010120" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03115230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait-Kaci Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020052" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-017-1116-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Larfeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barrault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Abou Al Fadil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rickauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-008-9396-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Darvishzadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Bernousi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seifollah Poormohammad Kiani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09064710802282747" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01620.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-007-9102-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alignan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hewezi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitprez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01696.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Serre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1701-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Attari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarrafi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barrault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-197.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghias Rachid Alchaarani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Roustaee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Mokrani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220100742" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875258v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00464.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875262v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Costes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.2000.00451.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878787v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gelie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dargent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2000.90.8.915" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roustaee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte G&#233;lie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dargent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875277v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania El Attari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Hayes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050714" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875272v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alizadeh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rahimian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.1996.tb01495.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXWC2SMQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3059.1996.d01-166.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883646v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ricart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1995.tb20830.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessere Diane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desplanques J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp-Guillaume Gr&#233;gory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Desserre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Descorps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hebrard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotonindraina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537910v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;la Ait Kaci Ahmed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960573v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538042v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Bordat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03613053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthe Jean Paul" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottin Arnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudart Georges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Joelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601078v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Bienfait" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Facompr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>